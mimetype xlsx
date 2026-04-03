--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2146c99b85354126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524f43e0a4ad4dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c21122b69b54dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845727a4f8094c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6c5ee02e15428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c21122b69b54dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160165ba1a08430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845727a4f8094c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,951</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,401</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>