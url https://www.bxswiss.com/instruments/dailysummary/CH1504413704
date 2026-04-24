--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524f43e0a4ad4dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf341699ef6c44857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845727a4f8094c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adad3e5d71f465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160165ba1a08430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845727a4f8094c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f23c327c2314e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adad3e5d71f465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,429</x:t>
-[...70 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,225</x:t>
-[...468 lines deleted...]
-          <x:t>3,427</x:t>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>