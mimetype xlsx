--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf341699ef6c44857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb605bf3509194d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6adad3e5d71f465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2dc9acfae84932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f23c327c2314e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6adad3e5d71f465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee09b961e2b46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2dc9acfae84932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,241</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,075</x:t>
-[...355 lines deleted...]
-          <x:t>4,155</x:t>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>