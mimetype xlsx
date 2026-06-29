--- v5 (2026-06-03)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb605bf3509194d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855b1e0bc3774476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2dc9acfae84932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd390405b86e846de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee09b961e2b46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2dc9acfae84932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0535ff44b23643fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd390405b86e846de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>4,692</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,353</x:t>
-[...193 lines deleted...]
-          <x:t>4,969</x:t>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>