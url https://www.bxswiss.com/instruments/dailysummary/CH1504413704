--- v6 (2026-06-29)
+++ v7 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R855b1e0bc3774476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0221d566191740d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd390405b86e846de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5027c233fd94f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0535ff44b23643fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd390405b86e846de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367f18a1fa4a4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5027c233fd94f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,606</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,518</x:t>
-[...112 lines deleted...]
-          <x:t>4,554</x:t>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,759</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,500</x:t>
-[...4 lines deleted...]
-          <x:t>4,140</x:t>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,276</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>4,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>