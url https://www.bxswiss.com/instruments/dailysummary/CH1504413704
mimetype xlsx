--- v7 (2026-07-21)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0221d566191740d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494dfb6f238e460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5027c233fd94f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e23bfbfa3754c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367f18a1fa4a4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5027c233fd94f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re007d7302f7449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e23bfbfa3754c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>4,490</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,283</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>4,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>