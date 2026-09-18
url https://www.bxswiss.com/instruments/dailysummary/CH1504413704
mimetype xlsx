--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R494dfb6f238e460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5cc3ebf3b14d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e23bfbfa3754c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce735a8cd7b04ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re007d7302f7449cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e23bfbfa3754c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011c90d078f44224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce735a8cd7b04ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,593</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>