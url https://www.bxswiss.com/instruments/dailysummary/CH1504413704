--- v9 (2026-09-18)
+++ v10 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5cc3ebf3b14d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b615ec5547433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce735a8cd7b04ffa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac25ad0ea604a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011c90d078f44224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce735a8cd7b04ffa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeaf99395fad4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac25ad0ea604a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>5,564</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,506</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>