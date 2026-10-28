--- v10 (2026-10-08)
+++ v11 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b615ec5547433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1e0cad84364f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac25ad0ea604a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc64543a7bc4b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeaf99395fad4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac25ad0ea604a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c6da86c1a0d484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc64543a7bc4b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,088</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,964</x:t>
-[...200 lines deleted...]
-          <x:t>4,688</x:t>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,524</x:t>
-[...247 lines deleted...]
-          <x:t>4,276</x:t>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>