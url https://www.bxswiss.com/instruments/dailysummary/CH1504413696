--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re776aea78cf2437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0d50b508684ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa3f2a6b3724fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c045325c34470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6080015525c94fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa3f2a6b3724fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659b035983db45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c045325c34470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>