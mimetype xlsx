--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0d50b508684ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5a4c2cee3b41a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c045325c34470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f8df1c7ce94226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659b035983db45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c045325c34470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f5b6749dd04d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f8df1c7ce94226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,369</x:t>
-[...53 lines deleted...]
-          <x:t>3,381</x:t>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,919</x:t>
-[...222 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,121</x:t>
-[...306 lines deleted...]
-          <x:t>2,489</x:t>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>