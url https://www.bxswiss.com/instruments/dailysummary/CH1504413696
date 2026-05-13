--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5a4c2cee3b41a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0757a491ad4496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f8df1c7ce94226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888acb0e400a4460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f5b6749dd04d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f8df1c7ce94226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8e596ef44c4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888acb0e400a4460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,379</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,141</x:t>
-[...102 lines deleted...]
-          <x:t>2,897</x:t>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>3,293</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,097</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>