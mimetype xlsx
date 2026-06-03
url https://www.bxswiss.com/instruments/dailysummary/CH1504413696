--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0757a491ad4496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c1538388ef4de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888acb0e400a4460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc963c8819c014482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8e596ef44c4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888acb0e400a4460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09708126e993475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc963c8819c014482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,897</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,937</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,909</x:t>
-[...53 lines deleted...]
-          <x:t>3,023</x:t>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>3,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...139 lines deleted...]
-          <x:t>2,793</x:t>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>