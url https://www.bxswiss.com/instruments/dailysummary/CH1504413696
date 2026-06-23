--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c1538388ef4de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec23654c53c450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc963c8819c014482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da6f1304a52476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09708126e993475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc963c8819c014482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cccf34c478d4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da6f1304a52476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,411</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,844</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>