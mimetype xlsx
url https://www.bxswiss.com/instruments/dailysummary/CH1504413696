--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec23654c53c450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c85a10f882543dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4da6f1304a52476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6f85034cd84405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cccf34c478d4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4da6f1304a52476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0566fb0aab964351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6f85034cd84405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,970</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,638</x:t>
-[...43 lines deleted...]
-          <x:t>3,650</x:t>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,388</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,454</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>3,582</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,380</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,398</x:t>
-[...21 lines deleted...]
-          <x:t>3,454</x:t>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,318</x:t>
-[...58 lines deleted...]
-          <x:t>3,636</x:t>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>