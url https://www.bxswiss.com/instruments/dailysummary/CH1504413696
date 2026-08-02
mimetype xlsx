--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c85a10f882543dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d09e082879436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6f85034cd84405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97911f2a67b4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0566fb0aab964351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6f85034cd84405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8dd6c145fe4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97911f2a67b4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,136</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,604</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,388</x:t>
-[...38 lines deleted...]
-          <x:t>3,278</x:t>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,186</x:t>
-[...296 lines deleted...]
-          <x:t>3,270</x:t>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>3,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>