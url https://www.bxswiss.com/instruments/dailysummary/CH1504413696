--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d09e082879436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cc09b4f8ed4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re97911f2a67b4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R900c8dc3bfb14fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8dd6c145fe4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re97911f2a67b4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87778f17cf246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R900c8dc3bfb14fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,412</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,386</x:t>
-[...21 lines deleted...]
-          <x:t>3,270</x:t>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,941</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,959</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>