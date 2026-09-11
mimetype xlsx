--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3cc09b4f8ed4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159d3a41bdbe485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R900c8dc3bfb14fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5dca305da54a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87778f17cf246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R900c8dc3bfb14fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c793bf614204025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5dca305da54a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>