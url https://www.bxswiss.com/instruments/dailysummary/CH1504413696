--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159d3a41bdbe485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecbda061db94665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d5dca305da54a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b858929649f46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c793bf614204025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d5dca305da54a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae3257ffaee466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b858929649f46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>