--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecbda061db94665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24f2932c86842c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b858929649f46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56adc059e1eb4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae3257ffaee466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b858929649f46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf7eef8bf83413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56adc059e1eb4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>3,218</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,502</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>3,053</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,143</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>3,502</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,059</x:t>
-[...6 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,071</x:t>
-[...9 lines deleted...]
-          <x:t>2,809</x:t>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>