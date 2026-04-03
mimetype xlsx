--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R110cdb44795044a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c33e9945274df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75c265112c04058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1343c5c52a4a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f69d07d5aa34746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75c265112c04058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab4b3c7266941bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1343c5c52a4a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>