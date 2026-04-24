--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c33e9945274df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b268c60b2804041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1343c5c52a4a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd84116493b4dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab4b3c7266941bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1343c5c52a4a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b522c37def3465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd84116493b4dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,105</x:t>
-[...43 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>1,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>1,331</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>