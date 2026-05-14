--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b268c60b2804041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6b3c0dba984af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd84116493b4dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8792bf812f2645f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b522c37def3465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd84116493b4dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd955a284aa0d4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8792bf812f2645f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,527</x:t>
-[...387 lines deleted...]
-          <x:t>1,767</x:t>
+          <x:t>1,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>