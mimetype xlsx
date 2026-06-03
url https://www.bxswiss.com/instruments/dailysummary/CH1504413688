--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6b3c0dba984af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651b7dc6df1b4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8792bf812f2645f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dfe802ece94fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd955a284aa0d4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8792bf812f2645f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf061ff4425e0412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dfe802ece94fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,439</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,391</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>1,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>1,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>