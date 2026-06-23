--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R651b7dc6df1b4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567961d648124d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dfe802ece94fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bda130f7278434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf061ff4425e0412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dfe802ece94fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3479623e8542d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bda130f7278434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...414 lines deleted...]
-          <x:t>2,274</x:t>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>