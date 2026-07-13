--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R567961d648124d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393ca161e36f468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bda130f7278434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d7ece7996a42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3479623e8542d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bda130f7278434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c892b24665441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d7ece7996a42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>1,683</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...262 lines deleted...]
-          <x:t>2,088</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>