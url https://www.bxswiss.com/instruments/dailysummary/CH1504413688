--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393ca161e36f468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cee2eca7f74d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d7ece7996a42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d55c0f4f7c44667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c892b24665441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d7ece7996a42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d24ffddb3aa48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d55c0f4f7c44667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,539</x:t>
-[...318 lines deleted...]
-          <x:t>1,669</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,469</x:t>
-[...65 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,486</x:t>
-[...171 lines deleted...]
-          <x:t>1,833</x:t>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>