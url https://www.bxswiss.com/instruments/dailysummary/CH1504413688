--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cee2eca7f74d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd093469015524c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d55c0f4f7c44667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df15df8b52a48d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d24ffddb3aa48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d55c0f4f7c44667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382b118da7024364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df15df8b52a48d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,486</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>