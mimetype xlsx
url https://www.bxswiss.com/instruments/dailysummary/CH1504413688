--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd093469015524c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bde39af7ca84cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df15df8b52a48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd298285768471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R382b118da7024364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df15df8b52a48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2f3852a73458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd298285768471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,106</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,038</x:t>
-[...16 lines deleted...]
-          <x:t>2,172</x:t>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>2,686</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>