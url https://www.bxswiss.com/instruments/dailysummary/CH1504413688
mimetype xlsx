--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bde39af7ca84cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13730b844a9e4f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd298285768471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59866c6496f8448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac2f3852a73458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd298285768471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86a933dfa7e453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59866c6496f8448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>