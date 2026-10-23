--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13730b844a9e4f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f916a0138c44b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59866c6496f8448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c16327d0f74907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra86a933dfa7e453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59866c6496f8448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa9bbdf6ce1041b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c16327d0f74907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,757</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,458</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>