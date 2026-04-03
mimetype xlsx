--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re477b1e871de4898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff761c48717d4466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b75c98083f4c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b7b72b5d85415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b6b1b43faf42f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b75c98083f4c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f60c2058544db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b7b72b5d85415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>