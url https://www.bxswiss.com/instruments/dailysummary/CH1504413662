--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff761c48717d4466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f0e6e4bade4f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7b7b72b5d85415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7aa4242a0a54cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f60c2058544db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7b7b72b5d85415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf252759c0334bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7aa4242a0a54cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,601</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,093</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,983</x:t>
-[...458 lines deleted...]
-          <x:t>1,397</x:t>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>