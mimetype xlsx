--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f0e6e4bade4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c686a9c5044015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7aa4242a0a54cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a85aa0272c4f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf252759c0334bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7aa4242a0a54cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff259e2da334fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a85aa0272c4f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,907</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>1,741</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,767</x:t>
-[...225 lines deleted...]
-          <x:t>1,821</x:t>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>