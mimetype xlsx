--- v5 (2026-05-16)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c686a9c5044015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d32cd54be0a4ba8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a85aa0272c4f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d4a52232c34de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff259e2da334fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a85aa0272c4f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f67b91793934f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d4a52232c34de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,885</x:t>
-[...26 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,263</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,981</x:t>
-[...458 lines deleted...]
-          <x:t>1,521</x:t>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>