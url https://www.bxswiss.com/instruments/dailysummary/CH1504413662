--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d32cd54be0a4ba8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0974c3653bd442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d4a52232c34de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d6643cbea34215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f67b91793934f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d4a52232c34de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a83cbfc98d4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d6643cbea34215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,323</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,167</x:t>
-[...431 lines deleted...]
-          <x:t>1,789</x:t>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>