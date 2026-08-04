--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0974c3653bd442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2409628c00b4b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d6643cbea34215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37631ca5f0f94d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a83cbfc98d4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d6643cbea34215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f88173050e548d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37631ca5f0f94d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,923</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>2,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>