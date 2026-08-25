--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2409628c00b4b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b2c26e07b44932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37631ca5f0f94d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf313abdc91654032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f88173050e548d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37631ca5f0f94d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93517ec93ec456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf313abdc91654032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,885</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,795</x:t>
-[...566 lines deleted...]
-          <x:t>3,095</x:t>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>