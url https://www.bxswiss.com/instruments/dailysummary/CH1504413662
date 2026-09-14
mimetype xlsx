--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b2c26e07b44932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d7cd2a17eb43f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf313abdc91654032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5152e6f1fcc4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93517ec93ec456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf313abdc91654032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf167e2f778d34583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5152e6f1fcc4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,446</x:t>
-[...468 lines deleted...]
-          <x:t>2,778</x:t>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>