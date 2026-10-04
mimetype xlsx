--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d7cd2a17eb43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecbaa2b494a46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5152e6f1fcc4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221490b52b9b49ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf167e2f778d34583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5152e6f1fcc4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53f3a2d6e014c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221490b52b9b49ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,452</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>