--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecbaa2b494a46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877c1ad1537e4fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221490b52b9b49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6771d8f4f14e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53f3a2d6e014c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221490b52b9b49ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a0c73a8e504d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6771d8f4f14e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,913</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,869</x:t>
-[...48 lines deleted...]
-          <x:t>1,525</x:t>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,921</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,566</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,336</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>02.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,410</x:t>
-[...9 lines deleted...]
-          <x:t>1,336</x:t>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>