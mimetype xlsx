--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae1f7c124d44008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4317ecb3e9143fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0030af2105fc4dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2795a4a46a4340c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R022b609577694370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0030af2105fc4dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bfbdcb7df1410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2795a4a46a4340c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>