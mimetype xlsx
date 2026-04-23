--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4317ecb3e9143fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53454596e8c6491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2795a4a46a4340c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b2eeb803f84271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bfbdcb7df1410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2795a4a46a4340c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6431e2c7469041a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b2eeb803f84271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,317</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>3,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>