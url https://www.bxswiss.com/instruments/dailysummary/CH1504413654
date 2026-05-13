--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53454596e8c6491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d21054c5514db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b2eeb803f84271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5736b75a9fad475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6431e2c7469041a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b2eeb803f84271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e9ee1f95b84b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5736b75a9fad475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,327</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>4,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>