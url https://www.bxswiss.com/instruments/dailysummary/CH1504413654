--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d21054c5514db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0533112321194572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5736b75a9fad475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa4affbcb2b4c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e9ee1f95b84b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5736b75a9fad475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2b7c0b435649af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa4affbcb2b4c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,311</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,255</x:t>
-[...124 lines deleted...]
-          <x:t>4,809</x:t>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,519</x:t>
-[...377 lines deleted...]
-          <x:t>3,979</x:t>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>