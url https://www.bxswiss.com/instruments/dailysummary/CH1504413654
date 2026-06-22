--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0533112321194572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23a7c17b7f84bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa4affbcb2b4c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2a76e88b7349ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2b7c0b435649af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa4affbcb2b4c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7392242a18e24914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2a76e88b7349ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,703</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>5,399</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,057</x:t>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>