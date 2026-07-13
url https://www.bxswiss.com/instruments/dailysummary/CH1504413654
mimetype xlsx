--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23a7c17b7f84bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8601d091e55d4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2a76e88b7349ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e158ca30224290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7392242a18e24914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2a76e88b7349ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a37f0eee94511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e158ca30224290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,399</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,057</x:t>
-[...102 lines deleted...]
-          <x:t>4,831</x:t>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,514</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,078</x:t>
-[...107 lines deleted...]
-          <x:t>4,809</x:t>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,151</x:t>
-[...36 lines deleted...]
-          <x:t>5,109</x:t>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>