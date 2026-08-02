--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8601d091e55d4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd182f5ca807b496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e158ca30224290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed724d2c02e4156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a37f0eee94511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e158ca30224290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae931a0a9e44a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed724d2c02e4156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,809</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,151</x:t>
-[...26 lines deleted...]
-          <x:t>5,127</x:t>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,109</x:t>
-[...60 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,955</x:t>
-[...43 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,578</x:t>
-[...220 lines deleted...]
-          <x:t>4,693</x:t>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>4,879</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>