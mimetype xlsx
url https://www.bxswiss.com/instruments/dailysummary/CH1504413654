--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd182f5ca807b496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d4932f7a9b4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed724d2c02e4156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8fac45dbea4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ae931a0a9e44a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed724d2c02e4156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e2639600854bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8fac45dbea4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>4,693</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>