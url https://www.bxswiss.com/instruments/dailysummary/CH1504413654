--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d4932f7a9b4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c6d7f2c1a349a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b8fac45dbea4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dda2f350a9746be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e2639600854bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b8fac45dbea4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2efbc5e2d41440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dda2f350a9746be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,578</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,257</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>