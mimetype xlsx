--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c6d7f2c1a349a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb79e9e11a794be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dda2f350a9746be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8d4528d3d54e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2efbc5e2d41440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dda2f350a9746be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55a097a168e4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8d4528d3d54e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,859</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>6,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,685</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>6,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,263</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>