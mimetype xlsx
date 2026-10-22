--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb79e9e11a794be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a03b5a137840e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e8d4528d3d54e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7441156c8f614332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55a097a168e4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e8d4528d3d54e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1176fabf65b64441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7441156c8f614332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,324</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,202</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>5,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,970</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>