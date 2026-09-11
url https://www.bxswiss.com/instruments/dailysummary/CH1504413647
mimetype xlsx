--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc861f34f660f42a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d31a0535d54828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50a36e6342240d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a50c777cb7f4138"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb47316e79cb49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50a36e6342240d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5648bfcbfeb41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a50c777cb7f4138" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,909</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,905</x:t>
-[...274 lines deleted...]
-          <x:t>4,764</x:t>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>