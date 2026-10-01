--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d31a0535d54828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaa46a5a4284593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a50c777cb7f4138"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8de69d8b5fb4606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5648bfcbfeb41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a50c777cb7f4138" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85ee00420ffe4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8de69d8b5fb4606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>