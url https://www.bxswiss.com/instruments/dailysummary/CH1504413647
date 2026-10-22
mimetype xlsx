--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaa46a5a4284593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f915b99fd9141c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8de69d8b5fb4606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61b1f8c47cb449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85ee00420ffe4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8de69d8b5fb4606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f5d8a3d0474477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61b1f8c47cb449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,300</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,854</x:t>
-[...43 lines deleted...]
-          <x:t>3,888</x:t>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,868</x:t>
-[...151 lines deleted...]
-          <x:t>3,858</x:t>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,788</x:t>
-[...87 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>3,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,570</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>3,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>