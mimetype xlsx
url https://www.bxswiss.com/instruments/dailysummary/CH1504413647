--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697f74989d064667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3616becd26924b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2645703dde54699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b20a31665874809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5312c0f57a4b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2645703dde54699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4a455980034d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b20a31665874809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,133</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,563</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>