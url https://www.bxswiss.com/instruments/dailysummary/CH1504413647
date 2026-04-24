--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3616becd26924b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df8841030a84e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b20a31665874809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6d2668cc144c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4a455980034d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b20a31665874809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb63c5e74d84029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6d2668cc144c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,093</x:t>
-[...539 lines deleted...]
-          <x:t>2,651</x:t>
+          <x:t>3,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>