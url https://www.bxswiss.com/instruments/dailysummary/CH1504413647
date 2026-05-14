--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df8841030a84e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98657ac50e7c42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c6d2668cc144c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deffa60a9d54da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb63c5e74d84029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c6d2668cc144c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa194492af9419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deffa60a9d54da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,459</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,341</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,079</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>