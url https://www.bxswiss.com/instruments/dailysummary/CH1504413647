--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98657ac50e7c42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0ca90aea0642d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1deffa60a9d54da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803e3ce0e83a490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa194492af9419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1deffa60a9d54da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d472dc06ad84ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803e3ce0e83a490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,973</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>