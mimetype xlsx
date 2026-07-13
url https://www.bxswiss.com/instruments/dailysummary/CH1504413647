--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0ca90aea0642d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad1fe66ff7a4c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803e3ce0e83a490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8e057a8d684cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d472dc06ad84ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803e3ce0e83a490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e096a3dea541ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8e057a8d684cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,555</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,823</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,736</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>08.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,574</x:t>
+          <x:t>3,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,462</x:t>
-[...269 lines deleted...]
-          <x:t>3,854</x:t>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>