--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad1fe66ff7a4c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1eff2c37134596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a8e057a8d684cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884cc5e878264a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4e096a3dea541ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a8e057a8d684cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824f6c3798e7466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884cc5e878264a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,492</x:t>
-[...107 lines deleted...]
-          <x:t>3,764</x:t>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,724</x:t>
-[...38 lines deleted...]
-          <x:t>3,784</x:t>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,572</x:t>
-[...382 lines deleted...]
-          <x:t>3,614</x:t>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>