--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1eff2c37134596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc861f34f660f42a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884cc5e878264a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50a36e6342240d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824f6c3798e7466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884cc5e878264a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb47316e79cb49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50a36e6342240d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,267</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>4,197</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>