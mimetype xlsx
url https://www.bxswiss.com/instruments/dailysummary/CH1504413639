--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c951d8db8348b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c4fb47fb744987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74044c708a348b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f5c91f4cf94fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143ee686d01d426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74044c708a348b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb882c0c48c154b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f5c91f4cf94fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>