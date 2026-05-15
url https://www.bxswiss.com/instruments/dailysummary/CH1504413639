--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c4fb47fb744987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d69b1d485e34aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f5c91f4cf94fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929befd1aa1f44e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb882c0c48c154b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f5c91f4cf94fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb538854f21834b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929befd1aa1f44e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,345</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>1,929</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,871</x:t>
-[...92 lines deleted...]
-          <x:t>2,013</x:t>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,797</x:t>
-[...301 lines deleted...]
-          <x:t>1,463</x:t>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>