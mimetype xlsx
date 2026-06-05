--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d69b1d485e34aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410a1ddbbf064ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R929befd1aa1f44e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28c3f493ad04be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb538854f21834b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R929befd1aa1f44e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e46240ee3f44f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28c3f493ad04be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,819</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,771</x:t>
-[...70 lines deleted...]
-          <x:t>2,047</x:t>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,017</x:t>
-[...436 lines deleted...]
-          <x:t>1,691</x:t>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>