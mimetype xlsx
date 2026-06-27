--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410a1ddbbf064ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f1c401f4cb4b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28c3f493ad04be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c6727c7248424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e46240ee3f44f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28c3f493ad04be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251df68863bd472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c6727c7248424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,083</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>1,457</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,457</x:t>
-[...355 lines deleted...]
-          <x:t>2,139</x:t>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>