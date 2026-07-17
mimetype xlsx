--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f1c401f4cb4b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915b9e6a26c74edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c6727c7248424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911ab257506a44db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251df68863bd472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c6727c7248424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585058dd329149a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911ab257506a44db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,584</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,592</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,033</x:t>
-[...85 lines deleted...]
-          <x:t>1,903</x:t>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>1,795</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>