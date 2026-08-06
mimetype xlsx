--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915b9e6a26c74edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47021744f354954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R911ab257506a44db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55af4dc994cf43d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585058dd329149a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R911ab257506a44db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844c8c2dc5974710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55af4dc994cf43d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1,903</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,833</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,996</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,144</x:t>
-[...63 lines deleted...]
-          <x:t>1,779</x:t>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>