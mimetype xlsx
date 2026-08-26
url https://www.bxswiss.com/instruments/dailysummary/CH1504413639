--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47021744f354954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red706be80bb3431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55af4dc994cf43d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6e332a649c40cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844c8c2dc5974710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55af4dc994cf43d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff71caab661409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6e332a649c40cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>