--- v9 (2026-08-26)
+++ v10 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red706be80bb3431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff41cef99cb41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6e332a649c40cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd837707955094a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ff71caab661409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6e332a649c40cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584a45dd35e54f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd837707955094a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,254</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>3,132</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>