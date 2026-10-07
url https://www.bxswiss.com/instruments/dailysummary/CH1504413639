--- v10 (2026-09-17)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff41cef99cb41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf222f9c900a8453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd837707955094a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee48b795f8841ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584a45dd35e54f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd837707955094a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837ebd4189dc42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee48b795f8841ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>