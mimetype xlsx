--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cc4790bd614eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8973094e8c9f4efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c304fd2e0164685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab3de9f1d6545ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d38d6fcd6f34664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c304fd2e0164685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04d9a6ab1d8402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab3de9f1d6545ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>