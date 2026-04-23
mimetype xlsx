--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8973094e8c9f4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419e132a61f34397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab3de9f1d6545ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf53b4e60583341f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04d9a6ab1d8402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab3de9f1d6545ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977daa065a9a462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf53b4e60583341f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,403</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,001</x:t>
-[...33 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,439</x:t>
-[...549 lines deleted...]
-          <x:t>1,533</x:t>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>