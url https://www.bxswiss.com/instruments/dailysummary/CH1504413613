--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419e132a61f34397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf4158b4f0b46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf53b4e60583341f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f308acd4774808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R977daa065a9a462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf53b4e60583341f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31bed0ccb334919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f308acd4774808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,301</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,953</x:t>
-[...11 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,081</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,837</x:t>
-[...242 lines deleted...]
-          <x:t>2,049</x:t>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>