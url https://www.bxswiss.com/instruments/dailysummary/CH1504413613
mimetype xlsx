--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf4158b4f0b46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc470f21ec024d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f308acd4774808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2c5504ba5147fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31bed0ccb334919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f308acd4774808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d79393c35943f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2c5504ba5147fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,829</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>2,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,893</x:t>
-[...328 lines deleted...]
-          <x:t>1,771</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>