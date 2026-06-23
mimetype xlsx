--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc470f21ec024d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90f5a97b2d44fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2c5504ba5147fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6d0feb8ccd4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d79393c35943f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2c5504ba5147fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a6854abfea4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6d0feb8ccd4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,175</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,993</x:t>
-[...65 lines deleted...]
-          <x:t>1,851</x:t>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,721</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>2,582</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>