--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90f5a97b2d44fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9054abf468944865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6d0feb8ccd4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe45ac5efc294cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a6854abfea4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6d0feb8ccd4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98b1f0b1e6540cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe45ac5efc294cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,941</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,603</x:t>
-[...16 lines deleted...]
-          <x:t>1,729</x:t>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>2,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,091</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,999</x:t>
-[...85 lines deleted...]
-          <x:t>2,402</x:t>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>