--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9054abf468944865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064c045e22e24a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe45ac5efc294cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35eb3aff0f449da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98b1f0b1e6540cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe45ac5efc294cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ed55b286094bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35eb3aff0f449da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,406</x:t>
-[...549 lines deleted...]
-          <x:t>2,154</x:t>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>