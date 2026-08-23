--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064c045e22e24a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b5a3ceff564f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd35eb3aff0f449da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cf39fe77064a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ed55b286094bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd35eb3aff0f449da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29bd289849d494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cf39fe77064a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>