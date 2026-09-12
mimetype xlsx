--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b5a3ceff564f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8f8e46213e4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cf39fe77064a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c51f6d9613240b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29bd289849d494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cf39fe77064a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2c026e626b4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c51f6d9613240b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,953</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,633</x:t>
-[...404 lines deleted...]
-          <x:t>3,086</x:t>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>