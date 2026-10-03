--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8f8e46213e4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1176d1726c864603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c51f6d9613240b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716070c29b054aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2c026e626b4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c51f6d9613240b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c9d9e10a824911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716070c29b054aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>