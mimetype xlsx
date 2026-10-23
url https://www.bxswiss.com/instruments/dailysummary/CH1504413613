--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1176d1726c864603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0d4ee2313d4f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R716070c29b054aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a507c041a1442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c9d9e10a824911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R716070c29b054aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cdb1961f124d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a507c041a1442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,119</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,989</x:t>
-[...114 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,095</x:t>
-[...178 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,953</x:t>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,521</x:t>
-[...53 lines deleted...]
-          <x:t>1,543</x:t>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>