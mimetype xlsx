--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d76b70ce6554717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf069e1ceb31d4bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ad6f0b91a44141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra947ef94023c4628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad31e119de04e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ad6f0b91a44141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc489e15446f4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra947ef94023c4628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>6,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>