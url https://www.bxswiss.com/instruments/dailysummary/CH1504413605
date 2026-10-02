--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf069e1ceb31d4bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f34466a278d4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra947ef94023c4628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3974b6e62f44c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc489e15446f4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra947ef94023c4628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150943dd67244d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3974b6e62f44c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>