--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f34466a278d4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a211c7e87f4372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3974b6e62f44c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c96b0cde903496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150943dd67244d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3974b6e62f44c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9f46b8386f4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c96b0cde903496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,594</x:t>
-[...139 lines deleted...]
-          <x:t>5,212</x:t>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,282</x:t>
-[...144 lines deleted...]
-          <x:t>4,644</x:t>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>