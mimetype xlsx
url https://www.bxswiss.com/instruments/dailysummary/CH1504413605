--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca9210d55274cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53714e65dc254ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa9e82fe1d64238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc31d6b5b614b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23794350fa6d474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa9e82fe1d64238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red88bb3432ef4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc31d6b5b614b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>