--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53714e65dc254ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02678a4fb95848dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc31d6b5b614b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32947b53a55460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red88bb3432ef4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc31d6b5b614b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e89d3666ec4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32947b53a55460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>4,219</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,055</x:t>
-[...436 lines deleted...]
-          <x:t>3,771</x:t>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>