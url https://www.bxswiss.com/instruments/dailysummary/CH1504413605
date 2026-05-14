--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02678a4fb95848dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8eebe65da44847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32947b53a55460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdd90dca9ba4a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e89d3666ec4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32947b53a55460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e05270a91a4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdd90dca9ba4a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,827</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,583</x:t>
-[...43 lines deleted...]
-          <x:t>4,519</x:t>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,177</x:t>
-[...129 lines deleted...]
-          <x:t>4,651</x:t>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,563</x:t>
-[...107 lines deleted...]
-          <x:t>4,587</x:t>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>