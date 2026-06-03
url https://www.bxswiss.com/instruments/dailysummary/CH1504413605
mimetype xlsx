--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8eebe65da44847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a33ec4dbd524944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdd90dca9ba4a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c35aea405e74403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e05270a91a4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdd90dca9ba4a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e6e5175d154407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c35aea405e74403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,651</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,563</x:t>
-[...43 lines deleted...]
-          <x:t>4,875</x:t>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,833</x:t>
-[...431 lines deleted...]
-          <x:t>4,267</x:t>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>