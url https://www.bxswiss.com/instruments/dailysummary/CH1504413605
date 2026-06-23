--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a33ec4dbd524944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a6e9afea5542f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c35aea405e74403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra903e72edb4c455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e6e5175d154407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c35aea405e74403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c9b8ca7efb4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra903e72edb4c455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,507</x:t>
-[...296 lines deleted...]
-          <x:t>5,187</x:t>
+          <x:t>4,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>5,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,411</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>