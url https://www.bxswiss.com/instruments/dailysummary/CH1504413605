--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a6e9afea5542f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e8f4e4ac3d4dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra903e72edb4c455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df043da4fac46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7c9b8ca7efb4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra903e72edb4c455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2956db105dda4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df043da4fac46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,623</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>5,001</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>5,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>