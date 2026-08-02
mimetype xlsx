--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e8f4e4ac3d4dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279dea1e2504481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df043da4fac46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecea74c42834a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2956db105dda4f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df043da4fac46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7538f8c5a642a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecea74c42834a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,027</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>4,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,691</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>4,853</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>5,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>5,101</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>