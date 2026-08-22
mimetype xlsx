--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279dea1e2504481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d76b70ce6554717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecea74c42834a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ad6f0b91a44141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7538f8c5a642a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecea74c42834a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad31e119de04e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ad6f0b91a44141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,853</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>5,643</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,733</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>