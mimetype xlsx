--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b2ed3b4cc54caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e2eafd2b054221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b957b4975eb4579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb88b98d7a3d4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b5b0cd42c749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b957b4975eb4579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4126d0860e75424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb88b98d7a3d4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>