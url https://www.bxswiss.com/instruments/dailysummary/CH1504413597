--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e2eafd2b054221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249e521796da406a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb88b98d7a3d4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096c39b6629c404d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4126d0860e75424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb88b98d7a3d4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2328d001f55443ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096c39b6629c404d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>