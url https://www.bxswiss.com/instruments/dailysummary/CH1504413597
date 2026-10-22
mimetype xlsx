--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249e521796da406a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8646385f8a3426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096c39b6629c404d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5546d5fa7c104ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2328d001f55443ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096c39b6629c404d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R330fe1c87019446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5546d5fa7c104ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3,904</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,926</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,938</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,674</x:t>
-[...156 lines deleted...]
-          <x:t>4,202</x:t>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,802</x:t>
-[...16 lines deleted...]
-          <x:t>3,790</x:t>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>30.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,820</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>3,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>