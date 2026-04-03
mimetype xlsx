--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd436c3f4584b49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3e729b70dd4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2449e8c48e45a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6ec2dc80754bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bcfaa703f940d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2449e8c48e45a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfe9e6e25aa43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6ec2dc80754bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>