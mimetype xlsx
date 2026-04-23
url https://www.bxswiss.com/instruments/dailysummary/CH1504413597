--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3e729b70dd4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57f752f6fb6422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6ec2dc80754bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf921158cf640f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfe9e6e25aa43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6ec2dc80754bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33970de7dfa24b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf921158cf640f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,689</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,619</x:t>
-[...566 lines deleted...]
-          <x:t>2,815</x:t>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>