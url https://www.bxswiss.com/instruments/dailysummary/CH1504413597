--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57f752f6fb6422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04965455b894b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaf921158cf640f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ac247d139b43a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33970de7dfa24b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaf921158cf640f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4df9dd2af4e4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ac247d139b43a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,531</x:t>
-[...112 lines deleted...]
-          <x:t>3,285</x:t>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>3,485</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>