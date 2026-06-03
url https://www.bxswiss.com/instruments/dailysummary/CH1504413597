--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04965455b894b6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60cf97e126e480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ac247d139b43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cda6d19b5b74135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4df9dd2af4e4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ac247d139b43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6730314aa845d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cda6d19b5b74135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,323</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,269</x:t>
-[...286 lines deleted...]
-          <x:t>3,313</x:t>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>3,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>