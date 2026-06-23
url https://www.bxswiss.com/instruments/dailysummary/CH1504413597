--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60cf97e126e480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ded96f47774c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cda6d19b5b74135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93f55b36bd94c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6730314aa845d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cda6d19b5b74135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb0f9f53a014c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93f55b36bd94c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,801</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,827</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>3,407</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>4,193</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>