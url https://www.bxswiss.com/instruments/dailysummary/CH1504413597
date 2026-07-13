--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ded96f47774c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88aa60a22994fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93f55b36bd94c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red78cb7c51bc481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb0f9f53a014c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93f55b36bd94c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c511f69fb4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red78cb7c51bc481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>