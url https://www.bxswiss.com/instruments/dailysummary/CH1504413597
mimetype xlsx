--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88aa60a22994fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973744651dc243c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red78cb7c51bc481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b49baf81f134ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9c511f69fb4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red78cb7c51bc481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23e705001ce47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b49baf81f134ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,540</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,354</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,861</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>3,696</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,466</x:t>
-[...264 lines deleted...]
-          <x:t>3,674</x:t>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>