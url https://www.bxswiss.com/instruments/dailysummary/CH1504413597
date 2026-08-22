--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973744651dc243c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b2ed3b4cc54caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b49baf81f134ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b957b4975eb4579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23e705001ce47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b49baf81f134ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b5b0cd42c749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b957b4975eb4579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,674</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>