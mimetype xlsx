--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32748c5a0f334b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ca34c0d2e44f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75eab785a5b64fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607049d28c7540e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773da3dc5ec64662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75eab785a5b64fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f937933aa514ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607049d28c7540e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,913</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,267</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,303</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,501</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,497</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,409</x:t>
-[...296 lines deleted...]
-          <x:t>3,222</x:t>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>