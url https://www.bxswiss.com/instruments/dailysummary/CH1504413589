--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ca34c0d2e44f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9038711e69f948f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R607049d28c7540e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680f98d465d3494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f937933aa514ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R607049d28c7540e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b604e5f7ee048e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680f98d465d3494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>