--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9038711e69f948f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35959b07cd2d49de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680f98d465d3494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1117ada937304792"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b604e5f7ee048e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680f98d465d3494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c57e9ae5fa24ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1117ada937304792" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,148</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>