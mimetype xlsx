--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb260101c49fe41a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92276d9f5dd4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9301700dc1c446df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9387b297f8684ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d7f842e9ba426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9301700dc1c446df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeaa11c839b44616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9387b297f8684ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>3,515</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>