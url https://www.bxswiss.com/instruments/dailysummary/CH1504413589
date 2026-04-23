--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf92276d9f5dd4214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc769e23a8938491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9387b297f8684ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c2dd85bd5c4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeaa11c839b44616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9387b297f8684ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c06f3e087c949ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c2dd85bd5c4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,467</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,399</x:t>
-[...16 lines deleted...]
-          <x:t>2,533</x:t>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,097</x:t>
-[...6 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,303</x:t>
-[...210 lines deleted...]
-          <x:t>2,181</x:t>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>1,603</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>