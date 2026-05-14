--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc769e23a8938491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb758cf232d644d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c2dd85bd5c4476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d875b97f04256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c06f3e087c949ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c2dd85bd5c4476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e25b612a6a4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d875b97f04256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,171</x:t>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,919</x:t>
-[...38 lines deleted...]
-          <x:t>1,737</x:t>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>2,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>