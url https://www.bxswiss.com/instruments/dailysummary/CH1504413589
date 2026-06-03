--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb758cf232d644d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb871f58e5a404f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d875b97f04256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2c2accd6044a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e25b612a6a4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d875b97f04256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a04d9f76e54a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2c2accd6044a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,737</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>2,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,081</x:t>
-[...33 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,085</x:t>
-[...279 lines deleted...]
-          <x:t>1,853</x:t>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>