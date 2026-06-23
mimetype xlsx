--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb871f58e5a404f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16aedb12b1a4031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2c2accd6044a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7be8c8f32f44049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a04d9f76e54a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2c2accd6044a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb997fcb984d64139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7be8c8f32f44049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>2,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>