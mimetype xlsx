--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16aedb12b1a4031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324b4dab2a9541bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7be8c8f32f44049"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33aa36314056412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb997fcb984d64139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7be8c8f32f44049" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140a0e163b4441a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33aa36314056412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,492</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,384</x:t>
-[...328 lines deleted...]
-          <x:t>2,514</x:t>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>