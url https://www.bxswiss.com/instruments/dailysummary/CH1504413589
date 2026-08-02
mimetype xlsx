--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324b4dab2a9541bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0f836809fa4769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33aa36314056412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e108eaed3b4acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140a0e163b4441a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33aa36314056412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9149fedbac804ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e108eaed3b4acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,813</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,873</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,514</x:t>
-[...431 lines deleted...]
-          <x:t>3,143</x:t>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,753</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>2,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>