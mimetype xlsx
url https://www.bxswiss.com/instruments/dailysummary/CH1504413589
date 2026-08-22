--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0f836809fa4769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32748c5a0f334b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e108eaed3b4acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75eab785a5b64fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9149fedbac804ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e108eaed3b4acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773da3dc5ec64662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75eab785a5b64fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>3,143</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,753</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>2,753</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>