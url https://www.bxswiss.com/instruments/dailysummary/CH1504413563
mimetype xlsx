--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238a388b07d744ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7efe0dfe6a04ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3289d4ca66c40d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb611fefb304dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c124abbaae54d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3289d4ca66c40d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613920298d9c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb611fefb304dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>