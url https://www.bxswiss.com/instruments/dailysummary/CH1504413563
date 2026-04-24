--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7efe0dfe6a04ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R918c5df7eb91433c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb611fefb304dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c318b71c3b4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613920298d9c4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb611fefb304dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ba5d26996e4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c318b71c3b4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,593</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1,679</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>