--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R918c5df7eb91433c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ac7c676353422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c318b71c3b4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R040aaa17cbc0478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ba5d26996e4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c318b71c3b4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2863d6d7fa34cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R040aaa17cbc0478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,007</x:t>
-[...11 lines deleted...]
-          <x:t>2,079</x:t>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,983</x:t>
-[...247 lines deleted...]
-          <x:t>2,205</x:t>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>