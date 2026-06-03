--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ac7c676353422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ee616b49d24b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R040aaa17cbc0478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fd3142b63b4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2863d6d7fa34cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R040aaa17cbc0478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae46b88b5bdc494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fd3142b63b4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,771</x:t>
-[...355 lines deleted...]
-          <x:t>2,531</x:t>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>1,941</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>