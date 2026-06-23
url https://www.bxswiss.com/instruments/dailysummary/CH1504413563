--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ee616b49d24b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608bb385fe694769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fd3142b63b4c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfaf7f0881bd407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae46b88b5bdc494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fd3142b63b4c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da520240fad4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfaf7f0881bd407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,701</x:t>
-[...198 lines deleted...]
-          <x:t>2,800</x:t>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>