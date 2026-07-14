--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608bb385fe694769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ec4f2e1766425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfaf7f0881bd407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5deca0ef5cbf40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da520240fad4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfaf7f0881bd407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413a439ce3e14098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5deca0ef5cbf40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,488</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,582</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>2,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,075</x:t>
-[...97 lines deleted...]
-          <x:t>2,582</x:t>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,598</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,372</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>2,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>