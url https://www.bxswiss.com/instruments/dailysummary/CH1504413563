--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ec4f2e1766425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c749923cff4077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5deca0ef5cbf40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6838c41368334d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413a439ce3e14098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5deca0ef5cbf40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e3ea1a3d2b4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6838c41368334d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,380</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,598</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,648</x:t>
-[...414 lines deleted...]
-          <x:t>2,372</x:t>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>