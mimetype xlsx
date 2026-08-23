--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16c749923cff4077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeaed1cad8164991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6838c41368334d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a9612e6cfc4613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e3ea1a3d2b4b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6838c41368334d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7202d5279bea48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a9612e6cfc4613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,288</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,082</x:t>
-[...16 lines deleted...]
-          <x:t>2,284</x:t>
+          <x:t>1,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,308</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,723</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>