--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeaed1cad8164991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ff99047a684f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a9612e6cfc4613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cbaae77c704eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7202d5279bea48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a9612e6cfc4613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb7097d8d6e4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cbaae77c704eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>3,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>