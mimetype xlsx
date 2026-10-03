--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ff99047a684f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6807afc0d54234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cbaae77c704eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca94f675e844dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb7097d8d6e4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cbaae77c704eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a74693895e4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca94f675e844dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>