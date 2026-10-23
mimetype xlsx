--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b6807afc0d54234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03eaa3b8d2a140ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca94f675e844dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c9e1cae48624d64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a74693895e4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca94f675e844dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6451f1359be450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c9e1cae48624d64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,976</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,938</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>1,767</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>