--- v10 (2026-09-16)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d83232a94bd47c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54a59466ffa4e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0f5909793645e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5fd84a792644875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712cdb7adf6a498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0f5909793645e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692d74a11ed242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5fd84a792644875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>6,151</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,391</x:t>
-[...80 lines deleted...]
-          <x:t>6,431</x:t>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,357</x:t>
-[...134 lines deleted...]
-          <x:t>5,706</x:t>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>