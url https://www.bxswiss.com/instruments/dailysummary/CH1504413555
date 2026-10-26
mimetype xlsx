--- v11 (2026-10-06)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54a59466ffa4e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbb27f28cd644ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5fd84a792644875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51bc92f7dc174121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692d74a11ed242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5fd84a792644875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra003d17e5055431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51bc92f7dc174121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>