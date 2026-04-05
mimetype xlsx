--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf08671b83574f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39411ae616b45e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311a889e3ee34462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177d8e9b320144ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dad3375e55349e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311a889e3ee34462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc521ce91631448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177d8e9b320144ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>