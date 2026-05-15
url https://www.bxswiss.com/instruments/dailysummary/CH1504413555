--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39411ae616b45e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd517d4f4c7ba442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177d8e9b320144ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b100ca036e428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc521ce91631448d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177d8e9b320144ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a76859dd972419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b100ca036e428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,933</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,417</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>4,411</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,237</x:t>
-[...80 lines deleted...]
-          <x:t>4,103</x:t>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>3,951</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>