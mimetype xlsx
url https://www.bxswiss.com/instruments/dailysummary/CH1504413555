--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd517d4f4c7ba442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a729fd049b496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b100ca036e428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6206a2bb875d4b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a76859dd972419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b100ca036e428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f79e128fdb404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6206a2bb875d4b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,731</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,691</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,435</x:t>
-[...468 lines deleted...]
-          <x:t>4,471</x:t>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>