--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a729fd049b496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51215286bc784eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6206a2bb875d4b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b06a1ab69a45a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f79e128fdb404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6206a2bb875d4b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cacd4f2e194c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b06a1ab69a45a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,935</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,665</x:t>
-[...377 lines deleted...]
-          <x:t>5,479</x:t>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>5,271</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>