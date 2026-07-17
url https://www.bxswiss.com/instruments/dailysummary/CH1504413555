--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51215286bc784eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ab69a2c9da4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81b06a1ab69a45a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4563cb4f25734c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cacd4f2e194c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81b06a1ab69a45a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5c04cbbf5d4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4563cb4f25734c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,479</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,941</x:t>
-[...31 lines deleted...]
-          <x:t>5,223</x:t>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>4,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>