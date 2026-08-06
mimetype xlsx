--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7ab69a2c9da4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9411feebc3c2403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4563cb4f25734c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3270b9abd44b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5c04cbbf5d4e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4563cb4f25734c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1691898608cf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3270b9abd44b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>5,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,763</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>5,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>5,881</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>5,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>