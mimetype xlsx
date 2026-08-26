--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9411feebc3c2403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f172d72bce24a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f3270b9abd44b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fd19f2ba8e43b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1691898608cf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f3270b9abd44b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6a92730efe41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fd19f2ba8e43b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,881</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,771</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>