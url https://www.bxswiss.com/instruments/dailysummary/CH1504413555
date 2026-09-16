--- v9 (2026-08-26)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f172d72bce24a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d83232a94bd47c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fd19f2ba8e43b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff0f5909793645e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a6a92730efe41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fd19f2ba8e43b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712cdb7adf6a498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff0f5909793645e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,171</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,955</x:t>
-[...463 lines deleted...]
-          <x:t>6,895</x:t>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>