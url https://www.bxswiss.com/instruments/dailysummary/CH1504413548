--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4c670b0e0244f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec2334c9663473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dcbf7ce07724a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd0c29004dd4e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4073eb500b324dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dcbf7ce07724a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d58d0f321b84371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd0c29004dd4e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>