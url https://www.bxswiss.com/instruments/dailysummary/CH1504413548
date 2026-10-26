--- v11 (2026-10-05)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec2334c9663473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c6b37489cf4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd0c29004dd4e00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b38485b71a4626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d58d0f321b84371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd0c29004dd4e00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b0470490504e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b38485b71a4626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,150</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,176</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>4,536</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,078</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>02.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,838</x:t>
-[...36 lines deleted...]
-          <x:t>3,728</x:t>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>