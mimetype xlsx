--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1822a559236d4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ac8008ab4b40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8034706207487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b81d311f5dc452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd2072f31f84c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8034706207487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c299b4063b44294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b81d311f5dc452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>