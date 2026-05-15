--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ac8008ab4b40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab65555e3054dd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b81d311f5dc452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1497c79786c4d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c299b4063b44294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b81d311f5dc452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35eda0d829ad46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1497c79786c4d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,713</x:t>
-[...31 lines deleted...]
-          <x:t>2,767</x:t>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>2,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>