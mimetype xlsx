--- v4 (2026-05-15)
+++ v5 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab65555e3054dd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd736888bb29e4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1497c79786c4d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8afdf76878c3403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35eda0d829ad46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1497c79786c4d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb8f53cb5874656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8afdf76878c3403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,627</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,611</x:t>
-[...463 lines deleted...]
-          <x:t>3,353</x:t>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>