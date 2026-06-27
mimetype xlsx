--- v5 (2026-06-06)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd736888bb29e4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc143c635253c4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8afdf76878c3403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23259de2a664463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb8f53cb5874656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8afdf76878c3403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3476c515a2fe443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23259de2a664463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,607</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,039</x:t>
-[...539 lines deleted...]
-          <x:t>4,067</x:t>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>