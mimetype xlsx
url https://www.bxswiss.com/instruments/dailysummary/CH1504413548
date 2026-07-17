--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc143c635253c4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd9d06f26504308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23259de2a664463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc68cd2333d42f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3476c515a2fe443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23259de2a664463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5cddbf7c9c04bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc68cd2333d42f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,296</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>4,009</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,063</x:t>
-[...26 lines deleted...]
-          <x:t>3,680</x:t>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>