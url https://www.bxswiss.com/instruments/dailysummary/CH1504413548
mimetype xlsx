--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd9d06f26504308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aba6eb226b945d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dc68cd2333d42f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842ea94dffa74931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5cddbf7c9c04bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dc68cd2333d42f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db8cece9b4345f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842ea94dffa74931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,009</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,331</x:t>
-[...85 lines deleted...]
-          <x:t>3,773</x:t>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...397 lines deleted...]
-          <x:t>3,781</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>