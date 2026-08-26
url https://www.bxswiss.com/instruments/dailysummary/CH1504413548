--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aba6eb226b945d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd748f5ead56642e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842ea94dffa74931"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecd9c4a027844e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db8cece9b4345f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842ea94dffa74931" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fd0410ec244efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecd9c4a027844e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>