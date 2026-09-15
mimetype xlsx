--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd748f5ead56642e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4c670b0e0244f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecd9c4a027844e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dcbf7ce07724a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76fd0410ec244efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecd9c4a027844e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4073eb500b324dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dcbf7ce07724a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,007</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>5,507</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>