--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd90424606134b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9d4b67543d4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2709059d3bd44c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd8e6e0a5d44f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e52dcfda4044a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2709059d3bd44c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7087ecf9fc1243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd8e6e0a5d44f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>