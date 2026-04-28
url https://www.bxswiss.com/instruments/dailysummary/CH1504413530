--- v3 (2026-04-04)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e9d4b67543d4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cfae16f2da4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bbd8e6e0a5d44f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8aff24d1934be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7087ecf9fc1243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bbd8e6e0a5d44f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55f2c9c71be49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8aff24d1934be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,691</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,149</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,659</x:t>
-[...31 lines deleted...]
-          <x:t>2,239</x:t>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,273</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,413</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,977</x:t>
-[...517 lines deleted...]
-          <x:t>1,751</x:t>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>