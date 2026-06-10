--- v4 (2026-04-28)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cfae16f2da4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a072dc8fc54be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8aff24d1934be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da25786d4784580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55f2c9c71be49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8aff24d1934be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241d0fc3f736466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da25786d4784580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,611</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,357</x:t>
-[...33 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,303</x:t>
-[...306 lines deleted...]
-          <x:t>2,229</x:t>
+          <x:t>2,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>