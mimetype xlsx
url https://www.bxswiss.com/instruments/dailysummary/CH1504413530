--- v5 (2026-06-10)
+++ v6 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a072dc8fc54be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdfc3f1b2c84732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da25786d4784580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a7d7ee264b47f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241d0fc3f736466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da25786d4784580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a963d1edd84943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a7d7ee264b47f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,923</x:t>
-[...389 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,792</x:t>
-[...117 lines deleted...]
-          <x:t>2,171</x:t>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>