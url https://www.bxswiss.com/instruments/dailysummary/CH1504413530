--- v6 (2026-07-03)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bdfc3f1b2c84732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf544d2c4f3534987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88a7d7ee264b47f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5005923b69714b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a963d1edd84943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88a7d7ee264b47f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd119d6233b48484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5005923b69714b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,536</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,093</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>2,490</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,418</x:t>
-[...53 lines deleted...]
-          <x:t>3,071</x:t>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>