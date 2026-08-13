--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf544d2c4f3534987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e9ce840f07419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5005923b69714b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf166018f984823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd119d6233b48484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5005923b69714b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516c5717d9e343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf166018f984823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>2,490</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,418</x:t>
-[...124 lines deleted...]
-          <x:t>3,399</x:t>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,013</x:t>
-[...323 lines deleted...]
-          <x:t>2,076</x:t>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>