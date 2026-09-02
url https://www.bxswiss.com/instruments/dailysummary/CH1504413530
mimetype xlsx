--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e9ce840f07419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf2a5e186e74813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf166018f984823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407a592ea73e41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516c5717d9e343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf166018f984823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c2a6783ad04fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407a592ea73e41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>