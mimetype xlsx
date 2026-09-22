--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf2a5e186e74813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f66baa2f649454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R407a592ea73e41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cc1bc489e54057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c2a6783ad04fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R407a592ea73e41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b06ab0545ba4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cc1bc489e54057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,319</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,183</x:t>
-[...119 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,063</x:t>
-[...220 lines deleted...]
-          <x:t>3,242</x:t>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>3,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>