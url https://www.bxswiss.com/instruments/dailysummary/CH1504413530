--- v10 (2026-09-22)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f66baa2f649454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec186c4f5974af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cc1bc489e54057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e6ff1959fe40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b06ab0545ba4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cc1bc489e54057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58845704426245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e6ff1959fe40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>