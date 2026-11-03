--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec186c4f5974af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e37ca791d64c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e6ff1959fe40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef769dd687e4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58845704426245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e6ff1959fe40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37a02b87c3642ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef769dd687e4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,426</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,074</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>02.10.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,975</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>1,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>