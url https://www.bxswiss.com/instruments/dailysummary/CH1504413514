--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe9d334e3b5424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b04d6bb33b4543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc137859025154b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7550b941b1b04554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f7e8290f704ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc137859025154b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356791163d984f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7550b941b1b04554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>