--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b04d6bb33b4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc43dcfd0714757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7550b941b1b04554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320a45a168634405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356791163d984f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7550b941b1b04554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8d5f18146445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320a45a168634405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,385</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>