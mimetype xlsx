--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc43dcfd0714757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42109e6cec349c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R320a45a168634405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5237c1b1f4624fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8d5f18146445bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R320a45a168634405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ce993d2fb94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5237c1b1f4624fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,121</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>2,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>