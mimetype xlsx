--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re42109e6cec349c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841d0162cd384f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5237c1b1f4624fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8652dd95c094468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ce993d2fb94bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5237c1b1f4624fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67561d9385534d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8652dd95c094468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,187</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,447</x:t>
-[...382 lines deleted...]
-          <x:t>2,739</x:t>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2,121</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>