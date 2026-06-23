--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841d0162cd384f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d5bfec6d624bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8652dd95c094468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d479f04346948be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67561d9385534d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8652dd95c094468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f306bc7d8324390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d479f04346948be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,535</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,859</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>3,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>