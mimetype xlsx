--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d5bfec6d624bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30108cf9ddc44ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d479f04346948be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde124fa8f1b84679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f306bc7d8324390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d479f04346948be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fe1d2462a24614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde124fa8f1b84679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>2,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,626</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>2,859</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>