--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30108cf9ddc44ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78afc7d36e845d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde124fa8f1b84679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b814bf5f6e643fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fe1d2462a24614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde124fa8f1b84679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc391984d92074d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b814bf5f6e643fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,191</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>2,907</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,658</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>2,684</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,638</x:t>
-[...70 lines deleted...]
-          <x:t>2,526</x:t>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>3,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,141</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>2,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>