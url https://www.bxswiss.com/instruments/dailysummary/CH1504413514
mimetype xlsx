--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78afc7d36e845d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c74217414e9408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b814bf5f6e643fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc403a12dc36946dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc391984d92074d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b814bf5f6e643fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da2d0b3c6fe4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc403a12dc36946dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,563</x:t>
-[...549 lines deleted...]
-          <x:t>3,141</x:t>
+          <x:t>3,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>