--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c74217414e9408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb650c7436340fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc403a12dc36946dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b2c80b30ba4969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da2d0b3c6fe4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc403a12dc36946dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689ff481844e45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b2c80b30ba4969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,933</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,847</x:t>
-[...517 lines deleted...]
-          <x:t>3,651</x:t>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>