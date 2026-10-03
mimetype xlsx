--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb650c7436340fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc152809419154eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00b2c80b30ba4969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb028a841584ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R689ff481844e45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00b2c80b30ba4969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6895cf900d3c4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb028a841584ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>