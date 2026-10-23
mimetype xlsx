--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc152809419154eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d95b1486b554135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb028a841584ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4d1ea1b12e4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6895cf900d3c4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb028a841584ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658fcbf914174070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4d1ea1b12e4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>2,444</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>2,558</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,510</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>2,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,202</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>