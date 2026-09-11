--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d50e4b7f584f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be39d76da3b4772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99853abdf567484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51437faa2e824bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7edb2b1ec543a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99853abdf567484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000d262e1a514203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51437faa2e824bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,259 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>6,605</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,523</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>6,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>