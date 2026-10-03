--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be39d76da3b4772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree316eea813544eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51437faa2e824bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20785249408c4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000d262e1a514203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51437faa2e824bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc169a5f629d849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20785249408c4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>6,955</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,795</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>6,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,639</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>