--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree316eea813544eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R177323beb57945c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20785249408c4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75853d67cedd406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc169a5f629d849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20785249408c4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3196dcc9f1df4363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75853d67cedd406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -786,36 +408,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>