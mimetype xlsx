--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7046b4f1fd614e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16b99008ba84645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf14ca98139642a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8698c200d4f43fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4d21665d754833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf14ca98139642a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07d60cffae14b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8698c200d4f43fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>