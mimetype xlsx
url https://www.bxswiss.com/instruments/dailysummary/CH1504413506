--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16b99008ba84645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8f5bf3f2c947da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8698c200d4f43fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefe4c4a0d674dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07d60cffae14b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8698c200d4f43fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R271b7ec6f5e7465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefe4c4a0d674dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,677</x:t>
-[...16 lines deleted...]
-          <x:t>4,867</x:t>
+          <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>4,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>