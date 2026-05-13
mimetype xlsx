--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8f5bf3f2c947da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66825c74fb9b4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raefe4c4a0d674dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060245aca3a94bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R271b7ec6f5e7465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raefe4c4a0d674dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4978f8e7f6994676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060245aca3a94bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,175</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,793</x:t>
-[...16 lines deleted...]
-          <x:t>4,931</x:t>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,575</x:t>
-[...134 lines deleted...]
-          <x:t>4,835</x:t>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>5,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>