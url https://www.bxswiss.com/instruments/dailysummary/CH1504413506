--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66825c74fb9b4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd179311f40ef407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060245aca3a94bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edc3d8bf45e4b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4978f8e7f6994676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060245aca3a94bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef07be083af4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edc3d8bf45e4b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,959</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,835</x:t>
-[...367 lines deleted...]
-          <x:t>5,735</x:t>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,349</x:t>
-[...112 lines deleted...]
-          <x:t>4,675</x:t>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>