--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd179311f40ef407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fe952216e246d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edc3d8bf45e4b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce2d2d389eb442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef07be083af4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edc3d8bf45e4b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b7c36b8b4a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce2d2d389eb442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,735</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,349</x:t>
-[...16 lines deleted...]
-          <x:t>5,155</x:t>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,877</x:t>
-[...119 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>5,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>