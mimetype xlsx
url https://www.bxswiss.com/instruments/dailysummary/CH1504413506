--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fe952216e246d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885656aa29954d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce2d2d389eb442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849fb760a0d04dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b7c36b8b4a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce2d2d389eb442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28035a1c45f24912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849fb760a0d04dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>5,485</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,159</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,682</x:t>
-[...43 lines deleted...]
-          <x:t>5,187</x:t>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,995</x:t>
-[...166 lines deleted...]
-          <x:t>5,795</x:t>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>