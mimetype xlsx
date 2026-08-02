--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885656aa29954d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2455690bc94429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R849fb760a0d04dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630cc6aa038a4e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28035a1c45f24912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R849fb760a0d04dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3c7b3a66a44d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630cc6aa038a4e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,187</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,995</x:t>
-[...75 lines deleted...]
-          <x:t>5,521</x:t>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,519</x:t>
-[...141 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,641</x:t>
-[...70 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,493</x:t>
-[...225 lines deleted...]
-          <x:t>5,561</x:t>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>