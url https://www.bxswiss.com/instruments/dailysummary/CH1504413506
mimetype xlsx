--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad2455690bc94429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d50e4b7f584f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R630cc6aa038a4e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99853abdf567484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3c7b3a66a44d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R630cc6aa038a4e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7edb2b1ec543a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99853abdf567484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>5,133</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,037</x:t>
-[...16 lines deleted...]
-          <x:t>5,149</x:t>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,701</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>