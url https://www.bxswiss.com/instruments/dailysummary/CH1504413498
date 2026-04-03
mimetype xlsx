--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a42b0400bc4cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a03246463a42c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58df8a9f40bd462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48852e9920764a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf676f2d3678d4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58df8a9f40bd462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae946a11e344a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48852e9920764a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>