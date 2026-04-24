--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a03246463a42c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0235555e61464b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48852e9920764a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91efd6917b8448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae946a11e344a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48852e9920764a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89bb4047046c4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91efd6917b8448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,193</x:t>
-[...549 lines deleted...]
-          <x:t>3,163</x:t>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>