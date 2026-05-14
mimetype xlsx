--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0235555e61464b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb10e175efc49a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91efd6917b8448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re746510922df44dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89bb4047046c4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91efd6917b8448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e5c4f7aec240f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re746510922df44dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,939</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,633</x:t>
-[...269 lines deleted...]
-          <x:t>3,835</x:t>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>