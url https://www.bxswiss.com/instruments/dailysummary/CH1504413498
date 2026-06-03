--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eb10e175efc49a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1fe9eed7d4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re746510922df44dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e7bcabdf1446a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e5c4f7aec240f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re746510922df44dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdfe9457c6c4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e7bcabdf1446a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,835</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,717</x:t>
-[...205 lines deleted...]
-          <x:t>3,769</x:t>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,589</x:t>
-[...274 lines deleted...]
-          <x:t>3,555</x:t>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>