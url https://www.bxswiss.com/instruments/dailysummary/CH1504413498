--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1fe9eed7d4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72031bd27084412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e7bcabdf1446a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2f83b33a944439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdfe9457c6c4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e7bcabdf1446a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reebda315be35432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2f83b33a944439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,843</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>4,969</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,659</x:t>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>