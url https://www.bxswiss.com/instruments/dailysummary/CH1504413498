--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72031bd27084412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b97b85adfc84802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2f83b33a944439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b09a6c7cbc949ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reebda315be35432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2f83b33a944439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadf0072a60c4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b09a6c7cbc949ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,969</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,659</x:t>
-[...60 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,563</x:t>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,928</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>4,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,327</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,551</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>