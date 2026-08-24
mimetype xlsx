--- v8 (2026-07-14)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b97b85adfc84802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920d1da9dbd741a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b09a6c7cbc949ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8bf67267f2d457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdadf0072a60c4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b09a6c7cbc949ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7519a2aa4d0e4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8bf67267f2d457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,205</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>4,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>4,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>