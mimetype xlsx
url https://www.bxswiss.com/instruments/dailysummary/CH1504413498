--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920d1da9dbd741a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4a0da33a6643ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8bf67267f2d457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217bb0043a0e4ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7519a2aa4d0e4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8bf67267f2d457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda4a287c321489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217bb0043a0e4ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,271</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>5,563</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>