--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d4a0da33a6643ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racee9773c2a148d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217bb0043a0e4ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7e3f41253a4e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda4a287c321489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217bb0043a0e4ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8fdf2864304c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7e3f41253a4e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>