--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racee9773c2a148d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124b5b79e27a4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7e3f41253a4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b21d14f4c44278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8fdf2864304c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7e3f41253a4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48795f0d2fc04c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b21d14f4c44278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,087</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>4,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,242</x:t>
-[...43 lines deleted...]
-          <x:t>4,805</x:t>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>3,992</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>