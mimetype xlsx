--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6492bb0186a4b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd002126a5664d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7095888c02c0406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1ce8362ec44594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3881b1a9bfd04915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7095888c02c0406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4108d4f74d894843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1ce8362ec44594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>