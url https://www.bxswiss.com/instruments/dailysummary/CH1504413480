--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd002126a5664d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c68bd51dd0d4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1ce8362ec44594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc15baaaca44e4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4108d4f74d894843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1ce8362ec44594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f473a7d7c7745fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc15baaaca44e4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,895</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,437</x:t>
-[...593 lines deleted...]
-          <x:t>1,909</x:t>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>