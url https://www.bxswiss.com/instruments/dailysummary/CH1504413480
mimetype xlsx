--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c68bd51dd0d4ec8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e4b0092a5f4b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc15baaaca44e4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417a72a79b0d46ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f473a7d7c7745fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc15baaaca44e4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84eddd04c9cd496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417a72a79b0d46ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,813</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,551</x:t>
-[...16 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,211</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>2,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>