--- v5 (2026-05-14)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e4b0092a5f4b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref78ac3e21814e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417a72a79b0d46ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4faea50f2224eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84eddd04c9cd496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417a72a79b0d46ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2bedeb30244bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4faea50f2224eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,211</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>