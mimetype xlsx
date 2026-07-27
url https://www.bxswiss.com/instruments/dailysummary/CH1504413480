--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref78ac3e21814e10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ff28e7956d405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4faea50f2224eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf946415c71184dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2bedeb30244bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4faea50f2224eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bd8aea50614f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf946415c71184dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,784</x:t>
-[...70 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,644</x:t>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>3,689</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>