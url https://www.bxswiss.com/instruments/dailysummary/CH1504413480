--- v7 (2026-07-27)
+++ v8 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ff28e7956d405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d9faa28ed54589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf946415c71184dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439efebf967045ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91bd8aea50614f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf946415c71184dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8d597d01e649a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439efebf967045ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,849</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,745</x:t>
-[...11 lines deleted...]
-          <x:t>2,737</x:t>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,530</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>2,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,853</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,276</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>