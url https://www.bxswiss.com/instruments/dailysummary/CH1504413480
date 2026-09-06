--- v8 (2026-08-16)
+++ v9 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d9faa28ed54589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c46a0e6d5740ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439efebf967045ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd46266f844f435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8d597d01e649a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439efebf967045ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb911f5cdf25b4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd46266f844f435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>3,191</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>4,347</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>