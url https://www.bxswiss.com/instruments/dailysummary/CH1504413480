--- v9 (2026-09-06)
+++ v10 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c46a0e6d5740ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f525bd8009494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd46266f844f435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb95cecda30e42a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb911f5cdf25b4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd46266f844f435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cdd821f9084bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb95cecda30e42a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>3,885</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>