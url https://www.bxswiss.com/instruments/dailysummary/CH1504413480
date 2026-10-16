--- v10 (2026-09-26)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f525bd8009494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cce3b7e38644e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb95cecda30e42a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc9942a33ac4d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cdd821f9084bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb95cecda30e42a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92217ff518a4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc9942a33ac4d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,576</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,762</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,950</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>