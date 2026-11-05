--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4cce3b7e38644e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree27a9e2c4974cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc9942a33ac4d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra083e70ada254f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92217ff518a4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc9942a33ac4d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2affbec24394ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra083e70ada254f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,616</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,879</x:t>
-[...70 lines deleted...]
-          <x:t>2,434</x:t>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,338</x:t>
-[...188 lines deleted...]
-          <x:t>2,112</x:t>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>