--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fae4d28a9a4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85023ca9811b407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82edd8e54e964df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9eb0ff8e3a346d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbccacb6bfd9f4801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82edd8e54e964df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a009490289a4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9eb0ff8e3a346d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>