--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85023ca9811b407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46804662b3fb4fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9eb0ff8e3a346d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a585134226746d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a009490289a4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9eb0ff8e3a346d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74914a3cecc4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a585134226746d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,041</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>1,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>