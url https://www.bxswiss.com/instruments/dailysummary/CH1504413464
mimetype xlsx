--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46804662b3fb4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c329b1a8bc346b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a585134226746d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba5689c86a34318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74914a3cecc4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a585134226746d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089685fa9dc941df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba5689c86a34318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,597</x:t>
-[...48 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,381</x:t>
-[...220 lines deleted...]
-          <x:t>2,559</x:t>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>