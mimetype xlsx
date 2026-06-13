--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c329b1a8bc346b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671c00672f624393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba5689c86a34318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55dee0523be94ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089685fa9dc941df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba5689c86a34318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f89782f1034659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55dee0523be94ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,381</x:t>
-[...205 lines deleted...]
-          <x:t>2,607</x:t>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,439</x:t>
-[...205 lines deleted...]
-          <x:t>3,305</x:t>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,955</x:t>
-[...166 lines deleted...]
-          <x:t>2,187</x:t>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>