--- v6 (2026-06-13)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671c00672f624393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fdbcb0bc05498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55dee0523be94ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree182c624f0342d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f89782f1034659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55dee0523be94ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb05a2ff8064bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree182c624f0342d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>