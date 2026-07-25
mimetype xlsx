--- v7 (2026-07-04)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fdbcb0bc05498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440654106d7348a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree182c624f0342d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53dc7c72ec7841f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb05a2ff8064bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree182c624f0342d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75023840d2334e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53dc7c72ec7841f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,063</x:t>
-[...4 lines deleted...]
-          <x:t>2,814</x:t>
+          <x:t>2,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,576</x:t>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,328</x:t>
-[...112 lines deleted...]
-          <x:t>3,791</x:t>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>