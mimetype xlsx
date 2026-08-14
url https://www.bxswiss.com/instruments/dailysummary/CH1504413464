--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440654106d7348a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf510f0467983476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53dc7c72ec7841f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481da6ef534443ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75023840d2334e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53dc7c72ec7841f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37342e1b873e4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481da6ef534443ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,576</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,328</x:t>
-[...188 lines deleted...]
-          <x:t>2,658</x:t>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,684</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>2,644</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,496</x:t>
-[...16 lines deleted...]
-          <x:t>2,631</x:t>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>