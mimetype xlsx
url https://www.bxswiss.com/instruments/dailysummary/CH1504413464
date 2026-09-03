--- v9 (2026-08-14)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf510f0467983476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6456aef0bf44a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481da6ef534443ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a84ac08b774fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37342e1b873e4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481da6ef534443ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ef990ffc5a427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a84ac08b774fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>