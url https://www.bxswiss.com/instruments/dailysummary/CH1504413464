--- v10 (2026-09-03)
+++ v11 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6456aef0bf44a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046b01c5197e4f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a84ac08b774fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81905ae476874e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ef990ffc5a427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a84ac08b774fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c42150420654907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81905ae476874e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,033</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,971</x:t>
-[...588 lines deleted...]
-          <x:t>3,299</x:t>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>