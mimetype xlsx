--- v11 (2026-09-23)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046b01c5197e4f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0a013e788a4fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81905ae476874e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292bd47851944164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c42150420654907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81905ae476874e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0f7cad2ef145ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292bd47851944164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>2,810</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,730</x:t>
-[...43 lines deleted...]
-          <x:t>2,728</x:t>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>