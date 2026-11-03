--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0a013e788a4fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61733ccc14b452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292bd47851944164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15262ffe8b6747ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0f7cad2ef145ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292bd47851944164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd6c34d34c7422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15262ffe8b6747ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,230</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.10.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,991</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>2,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>