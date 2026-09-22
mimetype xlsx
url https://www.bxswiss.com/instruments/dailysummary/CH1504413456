--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a02df20b54642eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a80b136f2f465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6768666a1b6b4542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7d867745e64363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e8e7b41bfd4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6768666a1b6b4542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e5203f032a46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7d867745e64363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,671</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,455</x:t>
-[...571 lines deleted...]
-          <x:t>7,445</x:t>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>