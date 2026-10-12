--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a80b136f2f465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3906aab8424944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7d867745e64363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998a3a54e558403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e5203f032a46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7d867745e64363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb38db95915a4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998a3a54e558403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>6,227</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,357</x:t>
-[...75 lines deleted...]
-          <x:t>6,163</x:t>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,871</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>5,977</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>6,287</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>