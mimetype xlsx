--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa3906aab8424944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71407f89c2a4434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998a3a54e558403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622b44b7a5354532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb38db95915a4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998a3a54e558403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5754736550494632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622b44b7a5354532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,079</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>5,412</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>