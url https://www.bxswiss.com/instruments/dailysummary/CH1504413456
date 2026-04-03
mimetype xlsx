--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde09ca6ae5e4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcac2d26e5524100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6fbb6856b44ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150bd44445e74955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde07d860a2b342f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6fbb6856b44ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1921c77d5a9745b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150bd44445e74955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>