--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcac2d26e5524100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeadfa595bf74f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R150bd44445e74955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22c5b17f22c4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1921c77d5a9745b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R150bd44445e74955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013891dabd78463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22c5b17f22c4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,907</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,521</x:t>
-[...517 lines deleted...]
-          <x:t>4,327</x:t>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>