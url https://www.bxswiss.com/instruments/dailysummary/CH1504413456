--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeadfa595bf74f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189736c62b34497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22c5b17f22c4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614a252feb274ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013891dabd78463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22c5b17f22c4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5b76dc661b42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614a252feb274ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,183</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,659</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,581</x:t>
-[...220 lines deleted...]
-          <x:t>5,175</x:t>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>