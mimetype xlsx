--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189736c62b34497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40715a90cd6b4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614a252feb274ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa0f6cb138c4e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c5b76dc661b42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614a252feb274ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86d6938935d499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa0f6cb138c4e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,659</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,581</x:t>
-[...188 lines deleted...]
-          <x:t>5,139</x:t>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,221</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>5,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>5,953</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,573</x:t>
-[...112 lines deleted...]
-          <x:t>4,883</x:t>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>