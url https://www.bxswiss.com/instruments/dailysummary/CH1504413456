--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40715a90cd6b4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444411bc379f4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa0f6cb138c4e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5372fc134e0444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86d6938935d499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa0f6cb138c4e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbf8165c54c4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5372fc134e0444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>5,221</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,221</x:t>
-[...463 lines deleted...]
-          <x:t>5,423</x:t>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>