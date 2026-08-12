--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444411bc379f4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf624ea7037814b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5372fc134e0444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030c5c9e2cbe4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbf8165c54c4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5372fc134e0444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd406a298bd404cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030c5c9e2cbe4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,065</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,879</x:t>
-[...48 lines deleted...]
-          <x:t>5,445</x:t>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,171</x:t>
-[...80 lines deleted...]
-          <x:t>5,609</x:t>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>6,637</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,477</x:t>
-[...355 lines deleted...]
-          <x:t>5,947</x:t>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>