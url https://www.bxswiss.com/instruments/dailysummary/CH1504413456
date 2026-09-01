--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf624ea7037814b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a02df20b54642eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R030c5c9e2cbe4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6768666a1b6b4542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd406a298bd404cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R030c5c9e2cbe4919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e8e7b41bfd4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6768666a1b6b4542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>