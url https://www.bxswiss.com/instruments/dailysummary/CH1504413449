--- v10 (2026-08-26)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e8fd5f8fa2456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9dfa3829464ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re135f17abecd4a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3894e94ea86f4b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e003d9eb8e43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re135f17abecd4a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bc2e67105d4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3894e94ea86f4b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>6,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>