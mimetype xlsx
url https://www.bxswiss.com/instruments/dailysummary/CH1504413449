--- v11 (2026-09-17)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9dfa3829464ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47df9a5c5148469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3894e94ea86f4b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2508870792a4e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bc2e67105d4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3894e94ea86f4b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fedd1706a77471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2508870792a4e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>