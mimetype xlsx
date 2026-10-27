--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47df9a5c5148469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee831ebfb004b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2508870792a4e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e7eb717bc7444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fedd1706a77471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2508870792a4e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e6c88061c1488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e7eb717bc7444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,815</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,751</x:t>
-[...404 lines deleted...]
-          <x:t>4,515</x:t>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>