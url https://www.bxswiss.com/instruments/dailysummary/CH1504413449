--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04ac61bb6f34c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7efde91e544871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22d7d3d41e7b4abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2dae7040a754c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9179971ed0469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22d7d3d41e7b4abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423a8e7855ee4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2dae7040a754c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>