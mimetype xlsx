--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d7efde91e544871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46bf616ad2f40e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2dae7040a754c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da7b7cf791244ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423a8e7855ee4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2dae7040a754c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83baa8892ec8403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da7b7cf791244ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,875</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>3,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>