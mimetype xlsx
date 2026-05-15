--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46bf616ad2f40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40bddb180fb4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9da7b7cf791244ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra007dcb4a0f24a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83baa8892ec8403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9da7b7cf791244ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20e2f96b6ee4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra007dcb4a0f24a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,151</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,089</x:t>
-[...58 lines deleted...]
-          <x:t>3,879</x:t>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>4,159</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,865</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>