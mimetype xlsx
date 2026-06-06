--- v5 (2026-05-15)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40bddb180fb4fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a7791ee64f4180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra007dcb4a0f24a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddcd247dd2747ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re20e2f96b6ee4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra007dcb4a0f24a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb7db9c50f646a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddcd247dd2747ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,053</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,933</x:t>
-[...490 lines deleted...]
-          <x:t>3,765</x:t>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>