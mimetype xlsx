--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a7791ee64f4180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3811d3c6a3f8421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddcd247dd2747ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89906937cdb4dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb7db9c50f646a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddcd247dd2747ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732504752d4447eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89906937cdb4dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,825</x:t>
-[...566 lines deleted...]
-          <x:t>4,521</x:t>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>