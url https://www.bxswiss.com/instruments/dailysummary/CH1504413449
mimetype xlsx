--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3811d3c6a3f8421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ad815e939b4551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra89906937cdb4dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4931727cfd488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732504752d4447eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra89906937cdb4dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d42d7058d34165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4931727cfd488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,253</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,089</x:t>
-[...75 lines deleted...]
-          <x:t>4,377</x:t>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,201</x:t>
-[...21 lines deleted...]
-          <x:t>4,471</x:t>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>4,133</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>