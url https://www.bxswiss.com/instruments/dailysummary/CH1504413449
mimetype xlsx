--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ad815e939b4551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259c730b394e458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4931727cfd488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72714676d1d4eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d42d7058d34165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4931727cfd488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5854fc7e28a04715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72714676d1d4eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,471</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>4,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,523</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>5,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,547</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>4,247</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>