--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259c730b394e458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e8fd5f8fa2456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72714676d1d4eb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re135f17abecd4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5854fc7e28a04715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72714676d1d4eb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e003d9eb8e43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re135f17abecd4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,491</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,361</x:t>
-[...598 lines deleted...]
-          <x:t>5,921</x:t>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>