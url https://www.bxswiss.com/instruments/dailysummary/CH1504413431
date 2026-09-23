--- v8 (2026-09-03)
+++ v9 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae70e748c404bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca9b692a4584c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3f96315f9d4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0814bd94a464e36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ea249ecdca4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3f96315f9d4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad686384612d47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0814bd94a464e36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,581 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,301</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,225</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>