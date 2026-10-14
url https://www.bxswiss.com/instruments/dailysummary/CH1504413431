--- v9 (2026-09-23)
+++ v10 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca9b692a4584c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932a54f99f864b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0814bd94a464e36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0480aecdf70f4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad686384612d47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0814bd94a464e36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd4d4143bcf4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0480aecdf70f4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>2,948</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,864</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>2,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>