--- v10 (2026-10-14)
+++ v11 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932a54f99f864b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R822671888151444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0480aecdf70f4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca1d2fcb75f4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd4d4143bcf4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0480aecdf70f4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5fb3b9fd0c4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca1d2fcb75f4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,907</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>2,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,364</x:t>
-[...119 lines deleted...]
-          <x:t>2,192</x:t>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,158</x:t>
-[...31 lines deleted...]
-          <x:t>2,234</x:t>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>