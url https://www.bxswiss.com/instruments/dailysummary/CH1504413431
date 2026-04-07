--- v2 (2026-03-14)
+++ v3 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0c9ed1ec4a45ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb56533f76e74e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ce17e6ab5a4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R209b81a6166b4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd48f2ba666d4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ce17e6ab5a4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebafebd4cc740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R209b81a6166b4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...419 lines deleted...]
-          <x:t>2,507</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,627</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,365</x:t>
-[...107 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>