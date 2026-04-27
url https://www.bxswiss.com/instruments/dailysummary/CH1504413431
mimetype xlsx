--- v3 (2026-04-07)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb56533f76e74e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d36b685e97404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R209b81a6166b4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa16221c96245cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebafebd4cc740fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R209b81a6166b4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78e9c95962544a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa16221c96245cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,411</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,365</x:t>
-[...48 lines deleted...]
-          <x:t>2,471</x:t>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>