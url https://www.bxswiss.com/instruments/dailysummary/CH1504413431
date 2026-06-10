--- v4 (2026-04-27)
+++ v5 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d36b685e97404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b46d3b2c7764888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa16221c96245cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897ef83d169c4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78e9c95962544a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa16221c96245cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1ae8695bf74985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897ef83d169c4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...512 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,851</x:t>
-[...4 lines deleted...]
-          <x:t>2,539</x:t>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>