--- v5 (2026-06-10)
+++ v6 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b46d3b2c7764888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdcbf19d164479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897ef83d169c4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636b9bcf6dfc4fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1ae8695bf74985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897ef83d169c4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b373947715c41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636b9bcf6dfc4fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,849</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,271</x:t>
-[...63 lines deleted...]
-          <x:t>2,578</x:t>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>