--- v6 (2026-07-25)
+++ v7 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbdcbf19d164479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63836b77af8c475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636b9bcf6dfc4fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40f355af474485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b373947715c41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636b9bcf6dfc4fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767c7242fccd4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40f355af474485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,871</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,620</x:t>
-[...448 lines deleted...]
-          <x:t>2,753</x:t>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,739</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>