--- v7 (2026-08-14)
+++ v8 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63836b77af8c475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae70e748c404bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40f355af474485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3f96315f9d4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767c7242fccd4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40f355af474485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ea249ecdca4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3f96315f9d4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>