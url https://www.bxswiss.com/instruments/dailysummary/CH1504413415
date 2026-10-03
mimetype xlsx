--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7637d01ba6ef4607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d9fed78db34380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6a262146ce4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d3497fa41440aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71e6a4a46554d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6a262146ce4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139acfdb05e246c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d3497fa41440aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>4,029</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,849</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>