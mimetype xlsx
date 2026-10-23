--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d9fed78db34380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b3c7f1623e4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d3497fa41440aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb68888fe5604706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139acfdb05e246c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d3497fa41440aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd573657909a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb68888fe5604706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,041</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,911</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>2,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,391</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>