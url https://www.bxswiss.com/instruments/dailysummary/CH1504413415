--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd1e9c95109e47cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5464d5e963544cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05b244585664f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72da0d4d0e345eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9cd29008004054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05b244585664f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0b00d1e2bd4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72da0d4d0e345eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>