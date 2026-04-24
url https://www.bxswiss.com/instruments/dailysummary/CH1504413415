--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5464d5e963544cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20833f1eba644ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72da0d4d0e345eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a57202104e4004"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0b00d1e2bd4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72da0d4d0e345eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177bbd33e0da4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a57202104e4004" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>2,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,471</x:t>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>2,161</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>