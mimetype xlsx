--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20833f1eba644ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae4d42d0e5644ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a57202104e4004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree263a9a949d4c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177bbd33e0da4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a57202104e4004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ec151392524d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree263a9a949d4c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,983</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,867</x:t>
-[...38 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>2,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>