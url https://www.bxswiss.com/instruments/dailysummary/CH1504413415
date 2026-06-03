--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae4d42d0e5644ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbae4f01ac324cb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree263a9a949d4c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634a718cdc04493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ec151392524d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree263a9a949d4c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d338bcbf0b42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634a718cdc04493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,583</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>2,951</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>