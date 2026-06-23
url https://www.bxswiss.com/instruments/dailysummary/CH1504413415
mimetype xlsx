--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbae4f01ac324cb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8860211b1e7e403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634a718cdc04493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a9dbfe1b564d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d338bcbf0b42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634a718cdc04493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245249739f6f4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a9dbfe1b564d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,129</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,959</x:t>
-[...193 lines deleted...]
-          <x:t>3,505</x:t>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>