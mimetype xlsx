--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8860211b1e7e403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e179bbf720b401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a9dbfe1b564d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c35f5e04c8f40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245249739f6f4415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a9dbfe1b564d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229d74c134be42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c35f5e04c8f40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3,153</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,391</x:t>
-[...306 lines deleted...]
-          <x:t>3,351</x:t>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>