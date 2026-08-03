--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e179bbf720b401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a0129b6d7844b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c35f5e04c8f40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6446d7f0eac4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229d74c134be42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c35f5e04c8f40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646ba38476384d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6446d7f0eac4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,804</x:t>
-[...38 lines deleted...]
-          <x:t>3,135</x:t>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,051</x:t>
-[...517 lines deleted...]
-          <x:t>3,085</x:t>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>