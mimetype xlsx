--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a0129b6d7844b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07ec4fb8f6e4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6446d7f0eac4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62c9d476e714394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646ba38476384d6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6446d7f0eac4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e13671a4a541b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62c9d476e714394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,639</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,663</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>