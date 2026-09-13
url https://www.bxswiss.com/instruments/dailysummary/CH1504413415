--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07ec4fb8f6e4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7637d01ba6ef4607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62c9d476e714394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6a262146ce4d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e13671a4a541b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62c9d476e714394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71e6a4a46554d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6a262146ce4d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,811</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,515</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,423</x:t>
-[...6 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,833</x:t>
-[...151 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,867</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>4,029</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>