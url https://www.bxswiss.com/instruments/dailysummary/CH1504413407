--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0327ec9b5e1a44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8e3669babc4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7c6061f6794ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefe5c01e9f449d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fe04d67e5a418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7c6061f6794ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949f2d3b29694818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefe5c01e9f449d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>