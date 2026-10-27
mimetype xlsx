--- v11 (2026-10-05)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8e3669babc4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a508cccf4be429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefe5c01e9f449d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30397425de84cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949f2d3b29694818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefe5c01e9f449d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b937d83a9d4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30397425de84cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>6,709</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>6,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>