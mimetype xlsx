--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59270a7dced6409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82565650a57490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4c28e391164d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43790e7c6f744acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39db00d91afe40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4c28e391164d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c860753b234180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43790e7c6f744acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>