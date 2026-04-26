--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82565650a57490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra323b6016ab84625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43790e7c6f744acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bf4ea8d1ff4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c860753b234180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43790e7c6f744acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440555fe6acd4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bf4ea8d1ff4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,681</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,091</x:t>
-[...11 lines deleted...]
-          <x:t>5,275</x:t>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,717</x:t>
-[...517 lines deleted...]
-          <x:t>4,523</x:t>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>