--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra323b6016ab84625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a27953923154387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bf4ea8d1ff4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bbfd316b344a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R440555fe6acd4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bf4ea8d1ff4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef199c080de4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bbfd316b344a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,633</x:t>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,421</x:t>
-[...33 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,401</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>5,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,187</x:t>
-[...220 lines deleted...]
-          <x:t>5,365</x:t>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>