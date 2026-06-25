--- v5 (2026-05-16)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a27953923154387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e790ce471f469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bbfd316b344a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5b8a23bada431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef199c080de4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bbfd316b344a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c263e9a2f042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5b8a23bada431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,187</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,407</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>4,949</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>