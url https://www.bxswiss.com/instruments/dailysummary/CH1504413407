--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e790ce471f469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0e98d3da994634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree5b8a23bada431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e66502ceb94fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c263e9a2f042a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree5b8a23bada431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7226276afc674afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e66502ceb94fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>6,177</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>6,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,967</x:t>
-[...161 lines deleted...]
-          <x:t>5,643</x:t>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>