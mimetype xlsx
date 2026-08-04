--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0e98d3da994634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e470bf087645e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e66502ceb94fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5735c2833664770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7226276afc674afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e66502ceb94fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6d7f58cbfe48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5735c2833664770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,835</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,735</x:t>
-[...296 lines deleted...]
-          <x:t>5,849</x:t>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>7,043</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,729</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>6,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>