--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e470bf087645e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c64308e6e349a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5735c2833664770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7416d04ee9644857"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6d7f58cbfe48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5735c2833664770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cc12edac5740d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7416d04ee9644857" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>