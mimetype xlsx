--- v9 (2026-08-25)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c64308e6e349a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0327ec9b5e1a44aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7416d04ee9644857"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7c6061f6794ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cc12edac5740d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7416d04ee9644857" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09fe04d67e5a418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7c6061f6794ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,757</x:t>
-[...522 lines deleted...]
-          <x:t>7,477</x:t>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>