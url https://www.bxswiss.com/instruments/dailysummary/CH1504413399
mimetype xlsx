--- v10 (2026-09-15)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804ef72f54e24b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182ca91fa465451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra564e2a5d576497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed732dd62804668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a3e636c61e4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra564e2a5d576497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1af95a4ab64061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed732dd62804668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,139</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,971</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>5,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,641</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>