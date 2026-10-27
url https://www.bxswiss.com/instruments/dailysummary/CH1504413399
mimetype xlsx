--- v11 (2026-10-07)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182ca91fa465451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc206023d3a214af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed732dd62804668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f744b04e094365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b1af95a4ab64061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed732dd62804668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528922f52d2d456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f744b04e094365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,159</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>4,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>