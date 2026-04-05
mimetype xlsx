--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1a0e31c5aa450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ae49d12e4d48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb303389bb84cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4497789732574c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree395d6b9123471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb303389bb84cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37cde4252754a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4497789732574c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>