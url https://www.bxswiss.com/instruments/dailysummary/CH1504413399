--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ae49d12e4d48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047a44b6b85747f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4497789732574c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea90aa5735d4949"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37cde4252754a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4497789732574c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab28efa10a7c4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea90aa5735d4949" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,535</x:t>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,461</x:t>
-[...102 lines deleted...]
-          <x:t>4,067</x:t>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,257</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>3,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>