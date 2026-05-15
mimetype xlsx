--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047a44b6b85747f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5039625f6e48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ea90aa5735d4949"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc06a439b5746fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab28efa10a7c4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ea90aa5735d4949" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99c61cd282044fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc06a439b5746fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>4,019</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,091</x:t>
-[...220 lines deleted...]
-          <x:t>4,257</x:t>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>