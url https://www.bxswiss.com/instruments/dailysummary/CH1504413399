--- v5 (2026-05-15)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5039625f6e48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff36db5ac45643f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc06a439b5746fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2771221ade4d4acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99c61cd282044fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc06a439b5746fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73995ca3bb3a4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2771221ade4d4acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,145</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,091</x:t>
-[...443 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,495</x:t>
-[...144 lines deleted...]
-          <x:t>3,837</x:t>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>