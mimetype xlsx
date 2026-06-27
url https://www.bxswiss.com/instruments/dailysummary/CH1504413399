--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff36db5ac45643f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a50bd3e06d4db4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2771221ade4d4acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re323198b1d8445af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73995ca3bb3a4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2771221ade4d4acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7e31c359224094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re323198b1d8445af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,117</x:t>
-[...490 lines deleted...]
-          <x:t>4,699</x:t>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>4,757</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>