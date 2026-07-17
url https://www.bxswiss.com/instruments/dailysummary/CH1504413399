--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a50bd3e06d4db4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de7d5dea92e4604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re323198b1d8445af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18c5c29a1e24f58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7e31c359224094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re323198b1d8445af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086d3ad1bec04a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18c5c29a1e24f58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,009</x:t>
-[...4 lines deleted...]
-          <x:t>4,699</x:t>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,043</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,757</x:t>
-[...404 lines deleted...]
-          <x:t>4,367</x:t>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>