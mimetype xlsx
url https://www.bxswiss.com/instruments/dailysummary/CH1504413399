--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de7d5dea92e4604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bfc97554094882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18c5c29a1e24f58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163f675ab7604009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R086d3ad1bec04a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18c5c29a1e24f58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd9bff830ef4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163f675ab7604009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,003</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>5,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,815</x:t>
-[...215 lines deleted...]
-          <x:t>4,491</x:t>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>