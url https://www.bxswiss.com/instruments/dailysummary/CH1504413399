--- v9 (2026-08-06)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bfc97554094882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804ef72f54e24b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163f675ab7604009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra564e2a5d576497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfd9bff830ef4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163f675ab7604009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a3e636c61e4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra564e2a5d576497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,581</x:t>
-[...517 lines deleted...]
-          <x:t>6,197</x:t>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>