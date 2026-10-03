--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10bb7da082f421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb68c5f416584bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba59f7df86642c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race493f1bff74eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeda9590e4624fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba59f7df86642c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee6c4bc8c8f4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race493f1bff74eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>