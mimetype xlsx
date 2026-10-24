--- v10 (2026-10-03)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb68c5f416584bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6031e6a696494fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race493f1bff74eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05db9b9e8ce843d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee6c4bc8c8f4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race493f1bff74eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a0f930c4ac4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05db9b9e8ce843d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>3,405</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,129</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>2,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,987</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>