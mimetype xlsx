--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6743e781d9fb4ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49b8d19e92049a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71c47bebd5c4d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5abace9cc6749c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af06fd27a0a4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71c47bebd5c4d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2af3ce42474a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5abace9cc6749c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>