--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49b8d19e92049a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98646450bec04040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5abace9cc6749c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d38fcaef4c4cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2af3ce42474a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5abace9cc6749c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd5e5a281da43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d38fcaef4c4cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,699</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,827</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>2,621</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,901</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>2,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>