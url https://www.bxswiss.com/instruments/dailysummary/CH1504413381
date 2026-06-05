--- v3 (2026-04-24)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98646450bec04040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69c1f7c67a1464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d38fcaef4c4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6eb4246ee2d4df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dd5e5a281da43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d38fcaef4c4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd7875f607a474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6eb4246ee2d4df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,211</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,813</x:t>
-[...301 lines deleted...]
-          <x:t>2,913</x:t>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>