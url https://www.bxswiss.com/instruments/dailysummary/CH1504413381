--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69c1f7c67a1464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b165c3ec114bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6eb4246ee2d4df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88388e3dae8d47b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd7875f607a474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6eb4246ee2d4df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06a2bb4926c4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88388e3dae8d47b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2,939</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
-[...274 lines deleted...]
-          <x:t>3,383</x:t>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>