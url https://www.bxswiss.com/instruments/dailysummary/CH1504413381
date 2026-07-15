--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b165c3ec114bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a9b116a96f4ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88388e3dae8d47b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf882d3cf777e4ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06a2bb4926c4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88388e3dae8d47b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca379d2c1f3543bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf882d3cf777e4ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>3,869</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,487</x:t>
-[...87 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,387</x:t>
-[...117 lines deleted...]
-          <x:t>2,897</x:t>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>