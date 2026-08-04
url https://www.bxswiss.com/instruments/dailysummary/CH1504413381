--- v6 (2026-07-15)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a9b116a96f4ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6291c99caf8b40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf882d3cf777e4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff514b9dffb4929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca379d2c1f3543bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf882d3cf777e4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b4b0ad8f3d4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff514b9dffb4929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,413</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,181</x:t>
-[...97 lines deleted...]
-          <x:t>3,341</x:t>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,257</x:t>
-[...463 lines deleted...]
-          <x:t>3,281</x:t>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>