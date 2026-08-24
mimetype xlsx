--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6291c99caf8b40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb491b42c9016480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff514b9dffb4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906a8e9e9cd5410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b4b0ad8f3d4d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff514b9dffb4929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90dfa172f94929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906a8e9e9cd5410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,773</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,797</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,799</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>