--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb491b42c9016480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10bb7da082f421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906a8e9e9cd5410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba59f7df86642c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e90dfa172f94929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906a8e9e9cd5410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeda9590e4624fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba59f7df86642c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,459</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,881</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,771</x:t>
-[...431 lines deleted...]
-          <x:t>4,397</x:t>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>