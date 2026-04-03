--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b90cede31604a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137901d4602a4323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5aed1148aa842ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9c8bbd956648b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1973426ca45848d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5aed1148aa842ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra444474787ce4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9c8bbd956648b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>