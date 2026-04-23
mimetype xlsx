--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137901d4602a4323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2378ae46875f4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9c8bbd956648b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0476e795f21141ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra444474787ce4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9c8bbd956648b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racabd92ee1074452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0476e795f21141ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,797</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,107</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>2,341</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>