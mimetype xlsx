--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2378ae46875f4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0a1d00bef244ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0476e795f21141ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b3d7857b7543b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racabd92ee1074452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0476e795f21141ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033b9dbf0cc426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b3d7857b7543b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>2,827</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,929</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,365</x:t>
-[...21 lines deleted...]
-          <x:t>3,407</x:t>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,133</x:t>
-[...31 lines deleted...]
-          <x:t>3,057</x:t>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>