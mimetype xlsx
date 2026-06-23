--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0a1d00bef244ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474040fcd17742f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b3d7857b7543b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414c96f47b984076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0033b9dbf0cc426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b3d7857b7543b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d5886b704f4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414c96f47b984076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,219</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>3,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,983</x:t>
-[...247 lines deleted...]
-          <x:t>3,751</x:t>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>