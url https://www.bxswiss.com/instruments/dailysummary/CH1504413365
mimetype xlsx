--- v6 (2026-06-23)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474040fcd17742f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7143e4be4d9a4937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414c96f47b984076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b97804a3924847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d5886b704f4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414c96f47b984076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a871f8061f24f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b97804a3924847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,717</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>3,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,327</x:t>
-[...328 lines deleted...]
-          <x:t>3,359</x:t>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>