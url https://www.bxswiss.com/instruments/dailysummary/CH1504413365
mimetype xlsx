--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7143e4be4d9a4937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd6a8bfaa0944da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b97804a3924847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4ea7f77614959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a871f8061f24f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b97804a3924847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33fd3e670ad42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4ea7f77614959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,195</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,363</x:t>
-[...495 lines deleted...]
-          <x:t>3,967</x:t>
+          <x:t>4,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>