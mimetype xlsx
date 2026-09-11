--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd6a8bfaa0944da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0c4da70cd54371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a4ea7f77614959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e1442fd37645bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33fd3e670ad42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a4ea7f77614959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb879f0f929a74cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e1442fd37645bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>4,677</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,697</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,551</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>