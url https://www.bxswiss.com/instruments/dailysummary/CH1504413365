--- v9 (2026-09-11)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f0c4da70cd54371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ab74faa0a34cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e1442fd37645bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22ab7eb6f3d4ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb879f0f929a74cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e1442fd37645bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303dec9ea6fe48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22ab7eb6f3d4ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>