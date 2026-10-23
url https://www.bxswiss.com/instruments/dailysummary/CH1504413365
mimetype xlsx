--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ab74faa0a34cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6abffd859b4b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22ab7eb6f3d4ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09a58633e4054d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303dec9ea6fe48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22ab7eb6f3d4ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5f58b58e484c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09a58633e4054d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,269</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,293</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,981</x:t>
-[...129 lines deleted...]
-          <x:t>3,697</x:t>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,169</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>3,137</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,791</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>2,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>