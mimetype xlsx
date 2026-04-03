--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645eab758c4b4b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edf7bdf10c6463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f918080b5c34d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4596f0670fcf435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9151a462a5747bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f918080b5c34d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f6733fd97c4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4596f0670fcf435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>