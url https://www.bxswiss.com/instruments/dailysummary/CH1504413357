--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8edf7bdf10c6463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re007aaf15b4e41ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4596f0670fcf435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ec2aae9d474d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f6733fd97c4414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4596f0670fcf435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f5d6a7fea54fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ec2aae9d474d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,857</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,037</x:t>
-[...598 lines deleted...]
-          <x:t>4,723</x:t>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>