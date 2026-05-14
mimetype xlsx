--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re007aaf15b4e41ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341523bf217a406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ec2aae9d474d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf79ac8cb685435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f5d6a7fea54fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ec2aae9d474d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref482a0ec4e1469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf79ac8cb685435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>5,583</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>5,613</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>