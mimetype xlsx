--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341523bf217a406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18acdb294724250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf79ac8cb685435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c053fe3f6f4790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref482a0ec4e1469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf79ac8cb685435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc55a864ad5a4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c053fe3f6f4790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,749</x:t>
-[...495 lines deleted...]
-          <x:t>5,321</x:t>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>