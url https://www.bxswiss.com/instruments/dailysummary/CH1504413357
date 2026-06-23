--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18acdb294724250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed9262fb867465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c053fe3f6f4790"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf4424abd5f4728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc55a864ad5a4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c053fe3f6f4790" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f6fe67689c4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf4424abd5f4728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,443</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,039</x:t>
-[...242 lines deleted...]
-          <x:t>5,621</x:t>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>6,589</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>