--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ed9262fb867465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cbea64b0664ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf4424abd5f4728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a0bec4a8b04a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f6fe67689c4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf4424abd5f4728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda55f788e14d4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a0bec4a8b04a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>6,455</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,147</x:t>
-[...53 lines deleted...]
-          <x:t>6,183</x:t>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,193</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>6,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>