--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cbea64b0664ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb837485808bf4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a0bec4a8b04a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R249ba1ce4017488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda55f788e14d4b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a0bec4a8b04a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7554fab67f44dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R249ba1ce4017488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>6,075</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>6,367</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,255</x:t>
-[...296 lines deleted...]
-          <x:t>6,285</x:t>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>