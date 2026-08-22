--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb837485808bf4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283764337f8c47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R249ba1ce4017488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61942aeec744975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7554fab67f44dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R249ba1ce4017488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af5a3bd033b4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61942aeec744975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>