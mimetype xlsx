--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283764337f8c47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07676a7ce9404a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61942aeec744975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd694962a9141429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af5a3bd033b4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61942aeec744975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f1de1bab194034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd694962a9141429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>7,767</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>06.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,923</x:t>
-[...269 lines deleted...]
-          <x:t>7,765</x:t>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,599</x:t>
-[...26 lines deleted...]
-          <x:t>7,765</x:t>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>