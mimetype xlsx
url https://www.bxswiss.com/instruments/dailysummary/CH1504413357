--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07676a7ce9404a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9bdcfcf049410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd694962a9141429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra671ece0829a4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f1de1bab194034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd694962a9141429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0869c83e6841c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra671ece0829a4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>7,765</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,599</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>7,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,205</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>