--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0836c892cc433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54daf1d8cea14ba2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b36d80cce1440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906c910c08f445a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d906b80267421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b36d80cce1440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2afc6b711db4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906c910c08f445a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>