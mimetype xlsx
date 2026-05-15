--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54daf1d8cea14ba2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48bc2b616e747f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906c910c08f445a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d396946770f46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2afc6b711db4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906c910c08f445a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fdd4b742dc04f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d396946770f46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,761</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,687</x:t>
-[...119 lines deleted...]
-          <x:t>4,231</x:t>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,087</x:t>
-[...38 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,347</x:t>
-[...4 lines deleted...]
-          <x:t>3,877</x:t>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>3,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>