--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48bc2b616e747f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e367bae4a844d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d396946770f46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6e4d5715564a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fdd4b742dc04f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d396946770f46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055e39ea93ed416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6e4d5715564a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>4,051</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>