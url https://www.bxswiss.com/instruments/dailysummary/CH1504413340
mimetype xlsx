--- v5 (2026-06-05)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e367bae4a844d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a695b728abd4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6e4d5715564a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14fd042d1a042ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055e39ea93ed416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6e4d5715564a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra461705362b84ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14fd042d1a042ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,587</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,315</x:t>
-[...16 lines deleted...]
-          <x:t>5,365</x:t>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,957</x:t>
-[...146 lines deleted...]
-          <x:t>4,323</x:t>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,997</x:t>
-[...382 lines deleted...]
-          <x:t>4,993</x:t>
+          <x:t>4,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>