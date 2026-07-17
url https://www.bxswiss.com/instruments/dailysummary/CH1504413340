--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a695b728abd4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6c92892474430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14fd042d1a042ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cf48ed8b0445d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra461705362b84ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14fd042d1a042ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9288876262d444a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cf48ed8b0445d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>5,249</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,935</x:t>
-[...200 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,255</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,959</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,977</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>4,609</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>