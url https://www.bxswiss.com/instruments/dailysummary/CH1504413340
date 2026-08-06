--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6c92892474430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c301fc9b51c44aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cf48ed8b0445d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb3ae41ae04f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9288876262d444a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cf48ed8b0445d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57e7395a12c4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb3ae41ae04f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,255</x:t>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,987</x:t>
-[...620 lines deleted...]
-          <x:t>4,739</x:t>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>