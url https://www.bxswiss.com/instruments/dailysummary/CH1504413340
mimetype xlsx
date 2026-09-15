--- v8 (2026-08-06)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c301fc9b51c44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13de8ea81484371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1adb3ae41ae04f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b09bfd5e594c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra57e7395a12c4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1adb3ae41ae04f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3648f4d21c244f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b09bfd5e594c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,415</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,835</x:t>
-[...544 lines deleted...]
-          <x:t>6,481</x:t>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>