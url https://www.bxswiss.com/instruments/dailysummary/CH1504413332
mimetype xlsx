--- v10 (2026-09-15)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00911e5b6cf640e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d916062540c4229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df7c6a5f6164dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fd25b1ce6d4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11f2ae01da4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df7c6a5f6164dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bab1e36a273403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fd25b1ce6d4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>