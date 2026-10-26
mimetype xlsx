--- v11 (2026-10-05)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d916062540c4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6ec089343f49df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fd25b1ce6d4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0244f10784134ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bab1e36a273403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fd25b1ce6d4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b29afb3d5c4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0244f10784134ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,853</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,567</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>3,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>