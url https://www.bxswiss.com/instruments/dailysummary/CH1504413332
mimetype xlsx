--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296ed111d06f482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26a64274b324de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8de10794a7452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73f31cda2d04137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac2e0994b1e44ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8de10794a7452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101cce0e24d64f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73f31cda2d04137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>