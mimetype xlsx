--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26a64274b324de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fe3740ee024187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73f31cda2d04137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R819d898bffbc4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101cce0e24d64f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73f31cda2d04137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49925367ace4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R819d898bffbc4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,507</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>3,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,681</x:t>
-[...97 lines deleted...]
-          <x:t>2,849</x:t>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,757</x:t>
-[...38 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,997</x:t>
-[...360 lines deleted...]
-          <x:t>2,433</x:t>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>