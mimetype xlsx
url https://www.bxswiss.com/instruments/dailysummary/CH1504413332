--- v4 (2026-05-15)
+++ v5 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2fe3740ee024187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c2753ef12742da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R819d898bffbc4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39de771a67147bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49925367ace4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R819d898bffbc4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aaf6b76901c412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39de771a67147bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,937</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,975</x:t>
-[...70 lines deleted...]
-          <x:t>3,525</x:t>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,247</x:t>
-[...463 lines deleted...]
-          <x:t>2,683</x:t>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>