--- v5 (2026-06-06)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c2753ef12742da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237a7b6620fe4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39de771a67147bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749939f3961c4dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aaf6b76901c412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39de771a67147bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc496e993b8254aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749939f3961c4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>3,153</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,131</x:t>
-[...485 lines deleted...]
-          <x:t>3,461</x:t>
+          <x:t>3,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>