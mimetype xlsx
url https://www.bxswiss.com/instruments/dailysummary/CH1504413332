--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237a7b6620fe4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d66542034c4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749939f3961c4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98072e281207494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc496e993b8254aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749939f3961c4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5aa9e41b604980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98072e281207494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,007</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,917</x:t>
-[...168 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,499</x:t>
-[...166 lines deleted...]
-          <x:t>3,219</x:t>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,513</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,597</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...63 lines deleted...]
-          <x:t>3,097</x:t>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>