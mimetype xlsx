--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d66542034c4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ba16b14bae4626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98072e281207494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2c35fa8f53d4440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5aa9e41b604980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98072e281207494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f54c7b1bfd4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2c35fa8f53d4440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,219</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,513</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,597</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,405</x:t>
-[...269 lines deleted...]
-          <x:t>3,861</x:t>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,293</x:t>
-[...161 lines deleted...]
-          <x:t>3,133</x:t>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>