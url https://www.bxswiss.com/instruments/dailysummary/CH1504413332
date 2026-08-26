--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ba16b14bae4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3d5b4775fe4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2c35fa8f53d4440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2afffcd5c9f447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f54c7b1bfd4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2c35fa8f53d4440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re587b6fdc49a4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2afffcd5c9f447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,337</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,975</x:t>
-[...26 lines deleted...]
-          <x:t>4,851</x:t>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>