--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3d5b4775fe4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00911e5b6cf640e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2afffcd5c9f447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df7c6a5f6164dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re587b6fdc49a4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2afffcd5c9f447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11f2ae01da4231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df7c6a5f6164dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>5,049</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,975</x:t>
-[...16 lines deleted...]
-          <x:t>5,297</x:t>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,851</x:t>
-[...377 lines deleted...]
-          <x:t>4,929</x:t>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>