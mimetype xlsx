--- v10 (2026-09-12)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d02678ff664012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6e87b022794c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4241526027e14fe8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403aee21a8504c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdaf7ccdf97a4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4241526027e14fe8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d3c92f2abc41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403aee21a8504c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>