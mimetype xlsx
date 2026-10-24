--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6e87b022794c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900df3e60b574599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403aee21a8504c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5684d943c764454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d3c92f2abc41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403aee21a8504c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d214ddc949b454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5684d943c764454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,563</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>3,669</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,095</x:t>
-[...53 lines deleted...]
-          <x:t>3,091</x:t>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>