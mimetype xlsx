--- v1 (2026-02-21)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f1383fc55f4131" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f8327527c64635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bd13d1465c4551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f0056eb4084ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5938efef82cc49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bd13d1465c4551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd959b727fe7a42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f0056eb4084ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>4,883</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>