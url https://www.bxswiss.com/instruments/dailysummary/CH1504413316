--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f8327527c64635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7536329339c4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f0056eb4084ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d88c1e369ce4b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd959b727fe7a42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f0056eb4084ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c923caa0bb44264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d88c1e369ce4b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,247</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>2,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>