--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7536329339c4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedaf4bab98444b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d88c1e369ce4b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26ac92666e34da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c923caa0bb44264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d88c1e369ce4b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481e78b13f1b4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26ac92666e34da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,545</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,573</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,297</x:t>
-[...151 lines deleted...]
-          <x:t>3,329</x:t>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,241</x:t>
-[...134 lines deleted...]
-          <x:t>3,247</x:t>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>