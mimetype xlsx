--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedaf4bab98444b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d05b4311d144754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26ac92666e34da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d8d4448e7146e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481e78b13f1b4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26ac92666e34da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d0e2a43d2841a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d8d4448e7146e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,329</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,241</x:t>
-[...65 lines deleted...]
-          <x:t>3,647</x:t>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,363</x:t>
-[...409 lines deleted...]
-          <x:t>2,933</x:t>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>