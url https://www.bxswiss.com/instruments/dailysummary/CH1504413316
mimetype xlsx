--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d05b4311d144754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05b94b65f464156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d8d4448e7146e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9417f9fc9f084127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d0e2a43d2841a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d8d4448e7146e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb923d4cb334830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9417f9fc9f084127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,423</x:t>
-[...522 lines deleted...]
-          <x:t>4,013</x:t>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>