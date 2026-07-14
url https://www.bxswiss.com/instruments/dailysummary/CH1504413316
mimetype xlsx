--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05b94b65f464156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3857fa6f70a346d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9417f9fc9f084127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0671bb66bca400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb923d4cb334830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9417f9fc9f084127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b6422832d5486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0671bb66bca400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>3,573</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>3,879</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>