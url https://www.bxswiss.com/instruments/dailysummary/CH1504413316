--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3857fa6f70a346d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e0ff99c2c44259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0671bb66bca400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53b923e3762473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b6422832d5486a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0671bb66bca400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2704352d704d4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53b923e3762473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,277</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,067</x:t>
-[...21 lines deleted...]
-          <x:t>3,849</x:t>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>3,609</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>