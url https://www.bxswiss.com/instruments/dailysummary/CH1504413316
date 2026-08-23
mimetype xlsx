--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e0ff99c2c44259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbac2e9c0814e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53b923e3762473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c645e6ce9e64063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2704352d704d4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53b923e3762473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b67955a599f4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c645e6ce9e64063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,373</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,639</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>4,259</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>