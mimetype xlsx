--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbac2e9c0814e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d02678ff664012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c645e6ce9e64063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4241526027e14fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b67955a599f4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c645e6ce9e64063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdaf7ccdf97a4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4241526027e14fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>4,496</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,133</x:t>
-[...161 lines deleted...]
-          <x:t>5,599</x:t>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,449</x:t>
-[...134 lines deleted...]
-          <x:t>4,869</x:t>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>