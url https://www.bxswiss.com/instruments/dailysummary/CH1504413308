--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369a2e3279f042ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re001ebd0da254d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c562d773d444b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0882ff1ecc47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f8e0b8af064bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c562d773d444b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c9c457d91f428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0882ff1ecc47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>