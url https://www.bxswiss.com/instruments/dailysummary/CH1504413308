--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re001ebd0da254d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red197e0d058d4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf0882ff1ecc47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5fb7569f9840a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c9c457d91f428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf0882ff1ecc47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc882864fc6a54d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5fb7569f9840a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,169</x:t>
-[...21 lines deleted...]
-          <x:t>5,637</x:t>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>4,925</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>