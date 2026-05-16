--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red197e0d058d4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f198bd795aa42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5fb7569f9840a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7940614d06664729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc882864fc6a54d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5fb7569f9840a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab65c5944ca4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7940614d06664729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>5,645</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,851</x:t>
-[...279 lines deleted...]
-          <x:t>5,819</x:t>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>