--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f198bd795aa42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0c8857c9e345b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7940614d06664729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3352ac6b8940aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab65c5944ca4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7940614d06664729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459b2b84c39146e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3352ac6b8940aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,799</x:t>
-[...409 lines deleted...]
-          <x:t>6,297</x:t>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...181 lines deleted...]
-          <x:t>5,391</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>