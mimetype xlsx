--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0c8857c9e345b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8672cc2d1ff74e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3352ac6b8940aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e209ba373a48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459b2b84c39146e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3352ac6b8940aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af1e6b5f194aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e209ba373a48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,037</x:t>
-[...75 lines deleted...]
-          <x:t>6,687</x:t>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,277</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>6,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,577</x:t>
-[...112 lines deleted...]
-          <x:t>6,646</x:t>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>6,575</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>