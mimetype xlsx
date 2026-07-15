--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8672cc2d1ff74e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf36b5d6ed04345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e209ba373a48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae98bbcec684e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af1e6b5f194aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e209ba373a48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f24d1d783a747b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae98bbcec684e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,646</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,707</x:t>
-[...340 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,811</x:t>
-[...63 lines deleted...]
-          <x:t>6,125</x:t>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>