--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf36b5d6ed04345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f260663844604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae98bbcec684e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f734e72cd5414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f24d1d783a747b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae98bbcec684e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd3747ef4a34129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f734e72cd5414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,427</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,535</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>6,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>