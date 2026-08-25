--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f260663844604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2483bb0fb45a4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f734e72cd5414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fe4d62d5664b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd3747ef4a34129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f734e72cd5414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7a9397e06c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fe4d62d5664b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>