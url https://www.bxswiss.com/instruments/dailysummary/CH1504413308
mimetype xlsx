--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2483bb0fb45a4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ccc784031a4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69fe4d62d5664b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bfb46a14154441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7a9397e06c4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69fe4d62d5664b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b2c3d0c7304ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bfb46a14154441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,981</x:t>
-[...414 lines deleted...]
-          <x:t>8,029</x:t>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>