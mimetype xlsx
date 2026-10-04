--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ccc784031a4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2f31113336406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7bfb46a14154441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c3aa1f3c8347f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b2c3d0c7304ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7bfb46a14154441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65593b0d03524c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c3aa1f3c8347f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>7,725</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,591</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>