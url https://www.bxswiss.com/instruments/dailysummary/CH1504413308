--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2f31113336406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf943c9df4540eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c3aa1f3c8347f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22496ab691594f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65593b0d03524c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c3aa1f3c8347f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912c85c5fa84454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22496ab691594f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>7,137</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>6,429</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>