--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6adb111d8ac4298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c80adef3c414f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b62419f072a4741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e1b848fe954d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd096ffd2da294a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b62419f072a4741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c92729047994cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e1b848fe954d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>