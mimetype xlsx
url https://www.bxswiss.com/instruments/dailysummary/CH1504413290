--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c80adef3c414f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff24aaf3c86546fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e1b848fe954d7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6a171c1da14fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c92729047994cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e1b848fe954d7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8c4949aab7483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6a171c1da14fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>4,611</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,289</x:t>
-[...301 lines deleted...]
-          <x:t>3,925</x:t>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>