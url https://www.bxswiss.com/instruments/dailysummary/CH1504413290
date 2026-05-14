--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff24aaf3c86546fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8677af90a1144c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6a171c1da14fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb066fc19d4004ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8c4949aab7483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6a171c1da14fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3314cdf60da41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb066fc19d4004ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>