--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8677af90a1144c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e349aaebecf499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb066fc19d4004ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f83ea3e20854d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3314cdf60da41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb066fc19d4004ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0454338a8f97454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f83ea3e20854d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>4,429</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>