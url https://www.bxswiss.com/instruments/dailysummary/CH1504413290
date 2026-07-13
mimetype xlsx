--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e349aaebecf499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e11ab0d038143c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f83ea3e20854d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a39b8b511074cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0454338a8f97454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f83ea3e20854d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66397456218441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a39b8b511074cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>5,585</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,391</x:t>
-[...409 lines deleted...]
-          <x:t>5,563</x:t>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>