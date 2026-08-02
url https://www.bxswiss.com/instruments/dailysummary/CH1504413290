--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e11ab0d038143c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c810ca7e6f4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a39b8b511074cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a01c3227274add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66397456218441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a39b8b511074cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ff6ffdeffc4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a01c3227274add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,099</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,995</x:t>
-[...463 lines deleted...]
-          <x:t>5,303</x:t>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>