--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c810ca7e6f4bce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1b1c2b92824bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a01c3227274add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e7ca46cd8945db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ff6ffdeffc4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a01c3227274add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c69108012145af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e7ca46cd8945db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>