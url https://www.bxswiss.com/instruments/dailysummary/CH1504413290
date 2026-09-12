--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1b1c2b92824bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3783564d55474ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e7ca46cd8945db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf043c16a2f594d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c69108012145af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e7ca46cd8945db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09843d0e4d4a4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf043c16a2f594d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,697</x:t>
-[...387 lines deleted...]
-          <x:t>6,705</x:t>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>