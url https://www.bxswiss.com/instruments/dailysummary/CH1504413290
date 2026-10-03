--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3783564d55474ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c8358438b94b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf043c16a2f594d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebb97255bd6490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09843d0e4d4a4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf043c16a2f594d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0b89f86d4241b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebb97255bd6490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>