--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c8358438b94b54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3525d65007d4669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebb97255bd6490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re04c2baf90d94e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0b89f86d4241b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebb97255bd6490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8417f0cc9e814a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re04c2baf90d94e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,827</x:t>
-[...4 lines deleted...]
-          <x:t>5,293</x:t>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>5,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,083</x:t>
-[...53 lines deleted...]
-          <x:t>5,041</x:t>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>