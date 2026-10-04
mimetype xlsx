--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4285a61c3a074a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdd3cdebf074fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2132fea3fdc948fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a0d0472ad44dd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c334a1a8a054989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2132fea3fdc948fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cddd884f8a04eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a0d0472ad44dd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>5,039</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,619</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>