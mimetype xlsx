--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcdd3cdebf074fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262fb05adc1a4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06a0d0472ad44dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c59763f773b4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cddd884f8a04eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06a0d0472ad44dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42eac18494424dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c59763f773b4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,993</x:t>
-[...26 lines deleted...]
-          <x:t>3,945</x:t>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>3,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,369</x:t>
-[...161 lines deleted...]
-          <x:t>3,237</x:t>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>