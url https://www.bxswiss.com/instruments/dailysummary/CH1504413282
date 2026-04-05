--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9f29850cef4ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7ec21bc5384ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a66f0a44e54e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde72aaf9224e413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43ad50e90784604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a66f0a44e54e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde53a2c369a84f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde72aaf9224e413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,735</x:t>
-[...80 lines deleted...]
-          <x:t>2,991</x:t>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,937</x:t>
-[...107 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>