--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7ec21bc5384ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf887922674d41cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde72aaf9224e413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1096f15944364110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde53a2c369a84f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde72aaf9224e413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a88082903444c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1096f15944364110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,827</x:t>
-[...102 lines deleted...]
-          <x:t>3,197</x:t>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>2,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,549</x:t>
-[...31 lines deleted...]
-          <x:t>2,623</x:t>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>