--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf887922674d41cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6cd171eaa54f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1096f15944364110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287e54505ccf401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a88082903444c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1096f15944364110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2341037dc3584660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287e54505ccf401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,339</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,203</x:t>
-[...161 lines deleted...]
-          <x:t>3,181</x:t>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>3,409</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,035</x:t>
-[...193 lines deleted...]
-          <x:t>3,045</x:t>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>