--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6cd171eaa54f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fff43d447c94186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287e54505ccf401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5055c91801924722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2341037dc3584660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287e54505ccf401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ace1194ff614286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5055c91801924722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>3,325</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,397</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>3,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>