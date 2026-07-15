--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fff43d447c94186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4f8612ffe74c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5055c91801924722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2359660ba5b47ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ace1194ff614286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5055c91801924722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb493aaf1a1124baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2359660ba5b47ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>4,003</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,757</x:t>
-[...6 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>3,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>3,397</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>