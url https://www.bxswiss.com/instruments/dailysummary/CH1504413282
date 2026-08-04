--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c4f8612ffe74c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa4b71c6cf84a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2359660ba5b47ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ecba0654dc42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb493aaf1a1124baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2359660ba5b47ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafced4cdcfad4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ecba0654dc42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,617</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>3,453</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,231</x:t>
-[...43 lines deleted...]
-          <x:t>3,789</x:t>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>3,817</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>