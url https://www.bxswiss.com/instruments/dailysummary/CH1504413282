--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa4b71c6cf84a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcf210d24d74797" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3ecba0654dc42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e75d27e4d914faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafced4cdcfad4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3ecba0654dc42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b5d30f8f6b4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e75d27e4d914faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>