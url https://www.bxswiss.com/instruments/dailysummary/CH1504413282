--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcf210d24d74797" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4285a61c3a074a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e75d27e4d914faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2132fea3fdc948fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b5d30f8f6b4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e75d27e4d914faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c334a1a8a054989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2132fea3fdc948fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,997</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>4,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>