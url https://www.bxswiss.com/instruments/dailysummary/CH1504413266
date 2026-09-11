--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e836f1ff1db45da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8070608d5b5f4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973b349ca9e74969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc26d3f91cb74346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33b2badc2f24150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973b349ca9e74969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99803927cdb94735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc26d3f91cb74346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>5,761</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>5,783</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,641</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>5,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,183</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>