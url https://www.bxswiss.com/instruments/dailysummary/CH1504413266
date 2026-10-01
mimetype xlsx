--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8070608d5b5f4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17071543d1d4604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc26d3f91cb74346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd220f91a923b430a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99803927cdb94735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc26d3f91cb74346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ca3103f80b40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd220f91a923b430a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>