--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17071543d1d4604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cfde324e08b480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd220f91a923b430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bbb420ed9294fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ca3103f80b40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd220f91a923b430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8081ac297b54858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bbb420ed9294fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>3,889</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>4,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,637</x:t>
-[...26 lines deleted...]
-          <x:t>3,845</x:t>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>3,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,521</x:t>
-[...6 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,917</x:t>
-[...58 lines deleted...]
-          <x:t>3,609</x:t>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>3,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>