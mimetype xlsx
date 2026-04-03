--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd2c73c87154888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c49d5e52b24992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re520d321ff124f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf89bcd0c914e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6a04aa79d7b48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re520d321ff124f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0443c0ec3934300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf89bcd0c914e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>