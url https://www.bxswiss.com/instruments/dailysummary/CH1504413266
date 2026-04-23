--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c49d5e52b24992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e454dc6f03481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf89bcd0c914e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9906571bcf4662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0443c0ec3934300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf89bcd0c914e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1695203b31444e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9906571bcf4662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,593</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>2,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>