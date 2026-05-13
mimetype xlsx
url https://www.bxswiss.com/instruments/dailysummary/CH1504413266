--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e454dc6f03481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4348325b9054187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9906571bcf4662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb8f698c4484b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1695203b31444e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9906571bcf4662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2a781c2b5a466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb8f698c4484b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>3,359</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,527</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>3,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>