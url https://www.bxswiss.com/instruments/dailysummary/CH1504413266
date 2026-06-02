--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4348325b9054187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582292deb8f1458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb8f698c4484b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3e0b1e7be44956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2a781c2b5a466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb8f698c4484b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918e7a1c0bb94ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3e0b1e7be44956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,569</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,477</x:t>
-[...281 lines deleted...]
-          <x:t>3,525</x:t>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,149</x:t>
-[...166 lines deleted...]
-          <x:t>3,069</x:t>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>