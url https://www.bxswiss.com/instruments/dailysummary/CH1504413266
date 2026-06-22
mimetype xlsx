--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582292deb8f1458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3097dc3f9e1048b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3e0b1e7be44956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991675c1bab240c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918e7a1c0bb94ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3e0b1e7be44956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9da7b42fe040cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991675c1bab240c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,655</x:t>
-[...80 lines deleted...]
-          <x:t>4,349</x:t>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,929</x:t>
-[...394 lines deleted...]
-          <x:t>4,403</x:t>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,311</x:t>
-[...26 lines deleted...]
-          <x:t>4,123</x:t>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>