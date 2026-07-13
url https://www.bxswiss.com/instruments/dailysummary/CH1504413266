--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3097dc3f9e1048b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cf7d0952e74bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991675c1bab240c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5cb9b0e45e04b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d9da7b42fe040cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991675c1bab240c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40099b6df4c74eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5cb9b0e45e04b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,403</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,311</x:t>
-[...173 lines deleted...]
-          <x:t>3,559</x:t>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>4,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>