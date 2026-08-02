--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cf7d0952e74bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f71d0cb2aff4a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5cb9b0e45e04b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c6a41fabee4e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40099b6df4c74eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5cb9b0e45e04b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1efd32e91744c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c6a41fabee4e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,307</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,181</x:t>
-[...139 lines deleted...]
-          <x:t>3,279</x:t>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>4,917</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,475</x:t>
-[...85 lines deleted...]
-          <x:t>3,859</x:t>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>