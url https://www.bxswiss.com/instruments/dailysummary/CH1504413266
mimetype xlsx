--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f71d0cb2aff4a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e836f1ff1db45da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c6a41fabee4e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973b349ca9e74969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1efd32e91744c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c6a41fabee4e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33b2badc2f24150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973b349ca9e74969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>4,917</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,475</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>