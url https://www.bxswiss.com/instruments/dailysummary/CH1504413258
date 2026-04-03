--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920d2177affb463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed55f8166fd410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8bc9aeeb124c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb936de669434a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c0acc5dfe74a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8bc9aeeb124c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da03bd593344252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb936de669434a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>7,415</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,393</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>6,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,341</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>