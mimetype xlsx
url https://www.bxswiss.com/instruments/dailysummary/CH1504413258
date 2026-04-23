--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed55f8166fd410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b77df675e94cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb936de669434a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf380a5794354d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da03bd593344252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb936de669434a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9be4c164cc44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf380a5794354d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,711</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,105</x:t>
-[...468 lines deleted...]
-          <x:t>5,133</x:t>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>