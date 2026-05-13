--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b77df675e94cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48093e9bf9e4c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf380a5794354d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398ee18b32ae41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c9be4c164cc44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf380a5794354d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b60ea1e2f44f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398ee18b32ae41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>5,871</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>5,433</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>6,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>