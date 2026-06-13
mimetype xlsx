--- v5 (2026-05-13)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra48093e9bf9e4c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679e216a8c584531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398ee18b32ae41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcab847da9f4989"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b60ea1e2f44f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398ee18b32ae41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62a01755b3a4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcab847da9f4989" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,817</x:t>
-[...33 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,275</x:t>
-[...171 lines deleted...]
-          <x:t>5,673</x:t>
+          <x:t>6,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>