--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679e216a8c584531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af392fbbeed4351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcab847da9f4989"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8733c26b0f2a4bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62a01755b3a4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcab847da9f4989" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra507828a8d194a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8733c26b0f2a4bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,125</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,125</x:t>
-[...16 lines deleted...]
-          <x:t>6,211</x:t>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,961</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>6,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>