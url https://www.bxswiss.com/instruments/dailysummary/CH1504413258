--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af392fbbeed4351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac0ba27a3aa4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8733c26b0f2a4bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7829c755e35d4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra507828a8d194a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8733c26b0f2a4bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac376d722601409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7829c755e35d4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,463</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,425</x:t>
-[...232 lines deleted...]
-          <x:t>7,185</x:t>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,571</x:t>
-[...274 lines deleted...]
-          <x:t>6,961</x:t>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>