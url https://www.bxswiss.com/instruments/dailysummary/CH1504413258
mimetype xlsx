--- v8 (2026-08-12)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac0ba27a3aa4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf493e578751e41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7829c755e35d4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0aa7c4aba947ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac376d722601409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7829c755e35d4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d42ef2cb69d42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0aa7c4aba947ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>