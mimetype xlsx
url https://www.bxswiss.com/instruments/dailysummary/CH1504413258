--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf493e578751e41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3910d1755a4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0aa7c4aba947ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf2ecdc6f4e4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d42ef2cb69d42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0aa7c4aba947ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7b5917f27f44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf2ecdc6f4e4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>10.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,027</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>