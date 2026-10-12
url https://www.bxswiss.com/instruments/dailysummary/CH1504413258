--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3910d1755a4b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d92118d92e41f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf2ecdc6f4e4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2031db08baac4629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7b5917f27f44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf2ecdc6f4e4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71fa7fd0d544490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2031db08baac4629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>6,917</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>7,373</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>