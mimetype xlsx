--- v11 (2026-10-12)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d92118d92e41f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a4600bcb3f4b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2031db08baac4629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e5355d97174a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd71fa7fd0d544490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2031db08baac4629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1e7164fb514cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e5355d97174a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,447</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,433</x:t>
-[...566 lines deleted...]
-          <x:t>6,663</x:t>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>