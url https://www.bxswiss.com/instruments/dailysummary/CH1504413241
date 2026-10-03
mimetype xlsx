--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f050aebe0b48ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddcd6548db44cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3818b483b14737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da9c653e58948d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d71f34612054e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3818b483b14737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac21095a56344222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da9c653e58948d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>