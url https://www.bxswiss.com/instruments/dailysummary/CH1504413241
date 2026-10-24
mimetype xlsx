--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddcd6548db44cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdb6736ec41499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da9c653e58948d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c908cdcd5e4bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac21095a56344222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da9c653e58948d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c48d350706b4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c908cdcd5e4bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,953</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,119</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>6,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,511</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>