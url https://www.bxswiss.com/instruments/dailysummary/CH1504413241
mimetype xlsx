--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90897106ed3e4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01501f8e12324b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13cc61933a0d4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c06370c01404bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68817cc9590d4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13cc61933a0d4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re018d5a21b914cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c06370c01404bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>