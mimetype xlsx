--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01501f8e12324b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6341938e3c994d39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c06370c01404bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5c447a8d5a4a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re018d5a21b914cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c06370c01404bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62198796ff3042dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5c447a8d5a4a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,829</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,741</x:t>
-[...571 lines deleted...]
-          <x:t>4,129</x:t>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>