--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6341938e3c994d39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbc16b784c84727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5c447a8d5a4a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a3656f049f4659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62198796ff3042dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5c447a8d5a4a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2358cb72baed41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a3656f049f4659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>4,971</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,607</x:t>
-[...26 lines deleted...]
-          <x:t>4,685</x:t>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,769</x:t>
-[...220 lines deleted...]
-          <x:t>4,951</x:t>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>