--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbc16b784c84727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f7cc91d8174a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67a3656f049f4659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09735701f87c4941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2358cb72baed41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67a3656f049f4659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad042ca280b40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09735701f87c4941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,825</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,769</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>4,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,059</x:t>
-[...124 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,205</x:t>
-[...144 lines deleted...]
-          <x:t>4,501</x:t>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>