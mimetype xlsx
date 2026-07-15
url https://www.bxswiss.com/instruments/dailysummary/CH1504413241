--- v6 (2026-06-05)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f7cc91d8174a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900bcd5ff746422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09735701f87c4941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf0da705abdd4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad042ca280b40e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09735701f87c4941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f2b9dc63454b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf0da705abdd4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,829</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,205</x:t>
-[...495 lines deleted...]
-          <x:t>5,653</x:t>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>