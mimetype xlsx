--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900bcd5ff746422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee5095f0ef7405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf0da705abdd4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd530cf72ab5f466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f2b9dc63454b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf0da705abdd4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dceea769ed34c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd530cf72ab5f466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>5,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>5,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,509</x:t>
-[...16 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>6,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,191</x:t>
-[...134 lines deleted...]
-          <x:t>5,673</x:t>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>