--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee5095f0ef7405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6933c2f2d684f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd530cf72ab5f466b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d47815a3fda433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dceea769ed34c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd530cf72ab5f466b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bd7dce19f543e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d47815a3fda433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,621</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,191</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>6,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,995</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>