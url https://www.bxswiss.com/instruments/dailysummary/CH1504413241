--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6933c2f2d684f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f050aebe0b48ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d47815a3fda433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a3818b483b14737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bd7dce19f543e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d47815a3fda433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d71f34612054e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a3818b483b14737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>6,997</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>