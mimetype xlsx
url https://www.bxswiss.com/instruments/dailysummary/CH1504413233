--- v9 (2026-09-13)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f4641712a148bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652c8de0a42a49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e155b45b1a4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4578166db4664598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56373ff0eaec4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e155b45b1a4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd7fce9d2084751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4578166db4664598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>