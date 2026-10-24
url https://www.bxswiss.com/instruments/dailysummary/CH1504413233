--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652c8de0a42a49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b10d823dbd4e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4578166db4664598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e90b993df10411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cd7fce9d2084751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4578166db4664598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92377548f24644a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e90b993df10411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3,937</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>3,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,553</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>3,539</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>