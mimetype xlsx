--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe13a6b9ada4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe79b9819e7945d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b8822c283d48d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4800d328f647d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d437dafd4ab4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b8822c283d48d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0550ed0f324af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4800d328f647d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>