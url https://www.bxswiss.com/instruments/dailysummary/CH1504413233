--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe79b9819e7945d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c56e401b37640f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4800d328f647d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bf33f068904560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0550ed0f324af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4800d328f647d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334097f5486f42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bf33f068904560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,515</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,757</x:t>
-[...80 lines deleted...]
-          <x:t>3,585</x:t>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,359</x:t>
-[...431 lines deleted...]
-          <x:t>2,821</x:t>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>