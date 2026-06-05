--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c56e401b37640f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8ee291ae9840c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bf33f068904560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3f212c3d954528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334097f5486f42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bf33f068904560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6df54c34624772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3f212c3d954528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,247</x:t>
-[...355 lines deleted...]
-          <x:t>2,991</x:t>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>3,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>