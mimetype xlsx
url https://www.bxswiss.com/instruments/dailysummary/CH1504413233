--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8ee291ae9840c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd3f4be6bc04a17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3f212c3d954528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5fe2d3339b4169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6df54c34624772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3f212c3d954528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e3375156bf437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5fe2d3339b4169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,263</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>3,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>4,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>