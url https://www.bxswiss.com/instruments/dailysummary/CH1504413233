--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd3f4be6bc04a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489f6a60d28c48d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5fe2d3339b4169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e532a2d41a4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e3375156bf437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5fe2d3339b4169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc502e4b875e84729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e532a2d41a4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,685</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,239</x:t>
-[...171 lines deleted...]
-          <x:t>3,657</x:t>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>