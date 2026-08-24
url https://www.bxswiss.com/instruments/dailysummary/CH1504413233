--- v7 (2026-07-15)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489f6a60d28c48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3e1728b3414f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e532a2d41a4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58d6d3309ac4813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc502e4b875e84729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e532a2d41a4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991d1ef980f74ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58d6d3309ac4813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,947</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>4,097</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>