--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3e1728b3414f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f4641712a148bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58d6d3309ac4813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e155b45b1a4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991d1ef980f74ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58d6d3309ac4813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56373ff0eaec4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e155b45b1a4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>5,475</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,375</x:t>
-[...38 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,611</x:t>
-[...306 lines deleted...]
-          <x:t>5,349</x:t>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>