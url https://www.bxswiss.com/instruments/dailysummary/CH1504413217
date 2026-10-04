--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c636989343b4b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ad7082ffdc4785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf005b0d55d2498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60da86ee11f4945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36923470d6c0495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf005b0d55d2498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00ec2712d204c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60da86ee11f4945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>