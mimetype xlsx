--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ad7082ffdc4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa2145ee4954bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60da86ee11f4945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcd9316182d42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00ec2712d204c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60da86ee11f4945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9cfc8ee8914925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcd9316182d42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,419</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>3,693</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>