--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf460887f8a4642d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0398e3ed7cb94c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db10b1924204474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b7775478dc4454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67758d4395e24790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db10b1924204474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6f8c1c281f4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b7775478dc4454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>