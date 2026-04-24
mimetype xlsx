--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0398e3ed7cb94c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7653d38db845478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b7775478dc4454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e53e33e93814c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6f8c1c281f4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b7775478dc4454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10878aa4502c424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e53e33e93814c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,095</x:t>
-[...129 lines deleted...]
-          <x:t>3,525</x:t>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,377</x:t>
-[...436 lines deleted...]
-          <x:t>2,923</x:t>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>