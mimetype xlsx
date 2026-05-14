--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7653d38db845478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896e8eb6e3e94b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e53e33e93814c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0462b61165c8490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10878aa4502c424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e53e33e93814c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdc59ef40c144ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0462b61165c8490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,691</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,351</x:t>
-[...97 lines deleted...]
-          <x:t>3,591</x:t>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,515</x:t>
-[...166 lines deleted...]
-          <x:t>3,721</x:t>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>