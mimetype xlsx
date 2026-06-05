--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896e8eb6e3e94b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59b42eda4a34be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0462b61165c8490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce74d97d07e647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bdc59ef40c144ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0462b61165c8490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04065b76bb1c4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce74d97d07e647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,591</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,515</x:t>
-[...16 lines deleted...]
-          <x:t>3,703</x:t>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,561</x:t>
-[...362 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>3,393</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>