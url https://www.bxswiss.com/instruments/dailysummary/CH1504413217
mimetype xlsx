--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59b42eda4a34be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3507d3d8d5724181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce74d97d07e647d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cf0fb63ee347c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04065b76bb1c4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce74d97d07e647d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb427df0c93f4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cf0fb63ee347c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,853</x:t>
-[...26 lines deleted...]
-          <x:t>4,617</x:t>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>4,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,189</x:t>
-[...269 lines deleted...]
-          <x:t>4,279</x:t>
+          <x:t>3,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>