--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3507d3d8d5724181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f77600db22043ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cf0fb63ee347c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1963e4b7624858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb427df0c93f4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cf0fb63ee347c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbfa2c487f74f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1963e4b7624858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,809</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,063</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>4,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>