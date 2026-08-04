--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f77600db22043ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505a027e28e5417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1963e4b7624858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5982891fd498456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cbfa2c487f74f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1963e4b7624858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51123a60a96948ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5982891fd498456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,397</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,115</x:t>
-[...335 lines deleted...]
-          <x:t>4,013</x:t>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,003</x:t>
-[...220 lines deleted...]
-          <x:t>4,239</x:t>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>