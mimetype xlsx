--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R505a027e28e5417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e9b94b63f14974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5982891fd498456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72625448809a4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51123a60a96948ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5982891fd498456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re874eca0c06b4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72625448809a4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>