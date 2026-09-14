--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e9b94b63f14974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c636989343b4b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72625448809a4fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf005b0d55d2498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re874eca0c06b4547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72625448809a4fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36923470d6c0495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf005b0d55d2498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,601</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,499</x:t>
-[...16 lines deleted...]
-          <x:t>4,679</x:t>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,449</x:t>
-[...48 lines deleted...]
-          <x:t>4,911</x:t>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,433</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>5,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>