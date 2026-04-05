--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05cc3c8713845ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc81fade25f47d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53424eb27a14725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3698809529794b27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfd9fd7958249ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53424eb27a14725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f25420203d4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3698809529794b27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>5,685</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,933</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>