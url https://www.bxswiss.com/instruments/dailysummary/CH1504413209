--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc81fade25f47d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24839629476429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3698809529794b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f58a3c82a843ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f25420203d4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3698809529794b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b95509b3704ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f58a3c82a843ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,613</x:t>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,947</x:t>
-[...539 lines deleted...]
-          <x:t>5,347</x:t>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>