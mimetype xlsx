--- v4 (2026-05-15)
+++ v5 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24839629476429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffa7ac27bda4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f58a3c82a843ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1388a3211884a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b95509b3704ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f58a3c82a843ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2901d284e26a42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1388a3211884a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>6,173</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,099</x:t>
-[...232 lines deleted...]
-          <x:t>7,181</x:t>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,767</x:t>
-[...166 lines deleted...]
-          <x:t>5,845</x:t>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>