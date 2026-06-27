--- v5 (2026-06-06)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffa7ac27bda4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326bf00f3f0c4279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1388a3211884a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6877595156e74c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2901d284e26a42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1388a3211884a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbec177aaf1493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6877595156e74c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,181</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,767</x:t>
-[...259 lines deleted...]
-          <x:t>6,925</x:t>
+          <x:t>6,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>