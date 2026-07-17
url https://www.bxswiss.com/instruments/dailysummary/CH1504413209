--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326bf00f3f0c4279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96a274005994d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6877595156e74c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7d390e99b64861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbec177aaf1493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6877595156e74c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf75f48bfb164035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7d390e99b64861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>7,209</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>6,991</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,991</x:t>
-[...436 lines deleted...]
-          <x:t>6,561</x:t>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>