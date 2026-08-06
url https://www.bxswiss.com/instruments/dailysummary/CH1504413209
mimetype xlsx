--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96a274005994d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96365361cfb443b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7d390e99b64861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a147f27ee94e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf75f48bfb164035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7d390e99b64861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbc4cb8023844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a147f27ee94e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,214</x:t>
-[...43 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>6,713</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,675</x:t>
-[...156 lines deleted...]
-          <x:t>8,109</x:t>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,069</x:t>
-[...242 lines deleted...]
-          <x:t>6,749</x:t>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>