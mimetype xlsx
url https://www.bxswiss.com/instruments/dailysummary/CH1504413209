--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96365361cfb443b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1486c5c85d4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a147f27ee94e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1c4adb719442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbc4cb8023844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a147f27ee94e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb290b61def724051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1c4adb719442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>