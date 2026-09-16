--- v9 (2026-08-26)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c1486c5c85d4129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab8bdb0ab2a490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1c4adb719442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0d558801b14222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb290b61def724051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1c4adb719442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6766504a0bc54393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0d558801b14222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,475</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>8,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>