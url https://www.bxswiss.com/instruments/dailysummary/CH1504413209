--- v10 (2026-09-16)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab8bdb0ab2a490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17ccb96bb4d4d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0d558801b14222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08227d0190414571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6766504a0bc54393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0d558801b14222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f147e8fa5d41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08227d0190414571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>8,141</x:t>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,999</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>8,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,305</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>