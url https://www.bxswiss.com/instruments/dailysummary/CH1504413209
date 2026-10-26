--- v11 (2026-10-06)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17ccb96bb4d4d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5a6fcec9ee4129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08227d0190414571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb1576dcb884f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f147e8fa5d41f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08227d0190414571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a5114d06cff451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb1576dcb884f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>7,819</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,291</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>29.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>7,041</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,641</x:t>
-[...53 lines deleted...]
-          <x:t>6,957</x:t>
+          <x:t>6,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>