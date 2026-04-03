--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3437633178f7488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01098956054241d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcc6a2cc1f52498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc996107efac24a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec83d7f8a2a94d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcc6a2cc1f52498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71a883df9e64c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc996107efac24a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>