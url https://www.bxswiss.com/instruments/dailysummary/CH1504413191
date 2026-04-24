--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01098956054241d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2a8be832ff45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc996107efac24a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e91761dfa0a4460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71a883df9e64c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc996107efac24a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e741319c54649ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e91761dfa0a4460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>5,145</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,505</x:t>
-[...517 lines deleted...]
-          <x:t>4,339</x:t>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>