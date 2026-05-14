--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e2a8be832ff45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac4fc4bfcca4f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e91761dfa0a4460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219ee6a01b4a4ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e741319c54649ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e91761dfa0a4460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d29a733ea74a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219ee6a01b4a4ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,555</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,281</x:t>
-[...296 lines deleted...]
-          <x:t>5,209</x:t>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>