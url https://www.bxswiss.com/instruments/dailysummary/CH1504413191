--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac4fc4bfcca4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7304e7bebc58417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219ee6a01b4a4ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac31f159e9fc47b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d29a733ea74a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219ee6a01b4a4ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc700c06a130f4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac31f159e9fc47b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,117</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>4,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>