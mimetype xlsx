--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7304e7bebc58417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0e9fc639e245b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac31f159e9fc47b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a12f65fecf45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc700c06a130f4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac31f159e9fc47b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd513ec3663814814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a12f65fecf45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>5,191</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,753</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>6,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>