--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf0e9fc639e245b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb264a9a27de94271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a12f65fecf45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98aeab07b4b6485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd513ec3663814814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a12f65fecf45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50965714e5ed44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98aeab07b4b6485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,025</x:t>
-[...53 lines deleted...]
-          <x:t>6,065</x:t>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,749</x:t>
-[...296 lines deleted...]
-          <x:t>6,097</x:t>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>