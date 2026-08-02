--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb264a9a27de94271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a23d3b85e44d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98aeab07b4b6485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43ca6b181794858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50965714e5ed44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98aeab07b4b6485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3e7922fedb4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43ca6b181794858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,729</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,759</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>5,271</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>5,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>