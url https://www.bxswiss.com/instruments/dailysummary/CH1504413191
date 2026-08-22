--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a23d3b85e44d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6705d35e45864b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43ca6b181794858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8481df2127429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3e7922fedb4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43ca6b181794858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84fd57a5c2c42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8481df2127429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>