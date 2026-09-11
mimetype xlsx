--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6705d35e45864b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd64b1d66ff64272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8481df2127429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0153e7a6d2e408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84fd57a5c2c42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8481df2127429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d30a9e237aa42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0153e7a6d2e408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>6,749</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,501</x:t>
-[...409 lines deleted...]
-          <x:t>7,299</x:t>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>