--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd64b1d66ff64272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a32f95762e47f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0153e7a6d2e408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af8c7a9653345b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d30a9e237aa42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0153e7a6d2e408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0d3db080e540a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af8c7a9653345b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>