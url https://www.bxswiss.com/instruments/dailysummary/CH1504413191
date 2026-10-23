--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a32f95762e47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca208e33fbe42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af8c7a9653345b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac7daf2367d4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0d3db080e540a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af8c7a9653345b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd28da5f0d74597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac7daf2367d4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,807</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,283</x:t>
-[...70 lines deleted...]
-          <x:t>6,305</x:t>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,137</x:t>
-[...377 lines deleted...]
-          <x:t>5,601</x:t>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>