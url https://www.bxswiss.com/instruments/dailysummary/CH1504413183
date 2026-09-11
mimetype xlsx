--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65cc0a66a1f40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff09a01564b94114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb51b5f4eda444a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8e1558b1d5486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c25745a61ce4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb51b5f4eda444a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0ee5d14eda4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8e1558b1d5486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,009</x:t>
-[...139 lines deleted...]
-          <x:t>5,967</x:t>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>5,667</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,495</x:t>
-[...26 lines deleted...]
-          <x:t>5,673</x:t>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>