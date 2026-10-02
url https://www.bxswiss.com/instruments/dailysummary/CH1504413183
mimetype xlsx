--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff09a01564b94114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0735aad9302b40f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8e1558b1d5486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35c93ef97784c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0ee5d14eda4cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8e1558b1d5486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5f9a665aac47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35c93ef97784c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,667</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,495</x:t>
-[...227 lines deleted...]
-          <x:t>5,189</x:t>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,269</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,275</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>