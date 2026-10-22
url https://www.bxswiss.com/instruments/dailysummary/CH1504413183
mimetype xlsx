--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0735aad9302b40f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448d7e508c8a461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35c93ef97784c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720e7de6a44b419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5f9a665aac47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35c93ef97784c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f64ef91b8843ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720e7de6a44b419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>4,641</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,331</x:t>
-[...70 lines deleted...]
-          <x:t>4,361</x:t>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,009</x:t>
-[...205 lines deleted...]
-          <x:t>4,255</x:t>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,113</x:t>
-[...112 lines deleted...]
-          <x:t>3,515</x:t>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>