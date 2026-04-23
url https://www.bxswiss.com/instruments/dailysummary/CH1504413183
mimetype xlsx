--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e0835bd90a4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39f821d22004ed0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c44762181da4073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e496d4691794b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8bd074aa184f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c44762181da4073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99823323ea24c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e496d4691794b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...495 lines deleted...]
-          <x:t>3,995</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,473</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,813</x:t>
-[...63 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>