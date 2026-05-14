--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39f821d22004ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf401cb90d81b4a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e496d4691794b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d6d602572340a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99823323ea24c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e496d4691794b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d54e63cfca446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d6d602572340a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>3,711</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>4,147</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,819</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>