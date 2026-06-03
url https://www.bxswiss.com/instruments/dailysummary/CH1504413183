--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf401cb90d81b4a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c94a2186a8c431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49d6d602572340a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1f839a24f8497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d54e63cfca446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49d6d602572340a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafc7f9005a74b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1f839a24f8497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,713</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>3,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>