--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c94a2186a8c431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4dc812a02a432f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e1f839a24f8497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a24bf08506e4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafc7f9005a74b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e1f839a24f8497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6e4fb51afd41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a24bf08506e4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>4,521</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,027</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>4,689</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>