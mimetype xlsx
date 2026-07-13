--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b4dc812a02a432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54e123b31f54568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a24bf08506e4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5193cd8a77474466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6e4fb51afd41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a24bf08506e4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48daab07d6774f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5193cd8a77474466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>4,293</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,537</x:t>
+          <x:t>4,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,255</x:t>
-[...38 lines deleted...]
-          <x:t>4,115</x:t>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,281</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>4,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>