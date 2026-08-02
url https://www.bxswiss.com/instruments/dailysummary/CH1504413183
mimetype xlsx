--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54e123b31f54568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e307fad8ef4852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5193cd8a77474466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5be6e5344664df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48daab07d6774f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5193cd8a77474466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59abdab5e1dd427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5be6e5344664df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>4,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>