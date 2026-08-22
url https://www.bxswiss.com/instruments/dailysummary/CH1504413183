--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e307fad8ef4852" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65cc0a66a1f40bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5be6e5344664df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb51b5f4eda444a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59abdab5e1dd427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5be6e5344664df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c25745a61ce4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb51b5f4eda444a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,223</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>5,009</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>