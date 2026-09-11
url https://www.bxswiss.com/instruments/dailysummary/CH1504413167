--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96cdaa9bcb294694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd439940df002438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06043e70e03410c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a9e9b1b3da4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ff070587bf407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06043e70e03410c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc64f4ca9fa415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a9e9b1b3da4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,175</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,517</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>5,841</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>