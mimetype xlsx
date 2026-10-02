--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd439940df002438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009927b781884e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a9e9b1b3da4896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9782a6ce59442ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebc64f4ca9fa415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a9e9b1b3da4896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b390e9fea24d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9782a6ce59442ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>