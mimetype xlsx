--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009927b781884e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc32cf2e04af64149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9782a6ce59442ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394a319c06e2440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b390e9fea24d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9782a6ce59442ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e026566086b4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394a319c06e2440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>4,847</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,289</x:t>
-[...6 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,771</x:t>
-[...225 lines deleted...]
-          <x:t>3,673</x:t>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>