--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858a65c8f245400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ff07c8c47043f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b41488fdc94f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re236fd6aac01453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a44d68c045b47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b41488fdc94f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97991d6caf314bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re236fd6aac01453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>