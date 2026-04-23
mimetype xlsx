--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ff07c8c47043f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27338afb87a41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re236fd6aac01453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0406738cf754aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97991d6caf314bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re236fd6aac01453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea985d2f85954244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0406738cf754aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,399</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>3,133</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>