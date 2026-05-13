--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27338afb87a41b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195b2a1317154b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0406738cf754aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3cf0ce61f344d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea985d2f85954244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0406738cf754aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3b85dee8a9414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3cf0ce61f344d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,649</x:t>
-[...75 lines deleted...]
-          <x:t>3,923</x:t>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,885</x:t>
-[...16 lines deleted...]
-          <x:t>4,073</x:t>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,971</x:t>
-[...97 lines deleted...]
-          <x:t>4,275</x:t>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>