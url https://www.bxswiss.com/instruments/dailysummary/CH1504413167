--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195b2a1317154b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef4172c03864abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b3cf0ce61f344d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3ad5ed773d4526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3b85dee8a9414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b3cf0ce61f344d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711df5a95f114768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3ad5ed773d4526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,073</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,971</x:t>
-[...178 lines deleted...]
-          <x:t>4,227</x:t>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,879</x:t>
-[...269 lines deleted...]
-          <x:t>3,537</x:t>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>