--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef4172c03864abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd094ed66e797415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3ad5ed773d4526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb787a9ac3cf46ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711df5a95f114768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3ad5ed773d4526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63381a1ec2744888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb787a9ac3cf46ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,717</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,447</x:t>
-[...87 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,809</x:t>
-[...350 lines deleted...]
-          <x:t>5,187</x:t>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,827</x:t>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>