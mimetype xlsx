--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd094ed66e797415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cd045056d34837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb787a9ac3cf46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb201172bc6134776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63381a1ec2744888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb787a9ac3cf46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dead982cd24ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb201172bc6134776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>5,187</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,827</x:t>
-[...33 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>4,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>