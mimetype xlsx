--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cd045056d34837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f176ff5f6e4916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb201172bc6134776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038c89fdb1994e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76dead982cd24ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb201172bc6134776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a067115fc14f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038c89fdb1994e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>4,137</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>4,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>