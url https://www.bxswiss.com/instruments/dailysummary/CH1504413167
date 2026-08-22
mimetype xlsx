--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0f176ff5f6e4916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96cdaa9bcb294694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038c89fdb1994e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06043e70e03410c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a067115fc14f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038c89fdb1994e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ff070587bf407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06043e70e03410c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,923</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,915</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>3,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,647</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>