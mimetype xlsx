--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb435bf6bb1840e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896466bc6f7b4c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45da270086b4214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058076d5675345bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b6de9ae158e4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45da270086b4214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b3e5f55e3247dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058076d5675345bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>7,991</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,695</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,819</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>