--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896466bc6f7b4c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbcdec34fc149aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058076d5675345bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd587bd5a23d34092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b3e5f55e3247dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058076d5675345bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8271d4e24ba3419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd587bd5a23d34092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,107</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,621</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>5,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>