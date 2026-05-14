--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dbcdec34fc149aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab67e2655b9e4994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd587bd5a23d34092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22bd6f88eace44cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8271d4e24ba3419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd587bd5a23d34092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a910a0b6f14711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22bd6f88eace44cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>6,775</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,575</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,617</x:t>
-[...75 lines deleted...]
-          <x:t>6,397</x:t>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,335</x:t>
-[...166 lines deleted...]
-          <x:t>6,621</x:t>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>