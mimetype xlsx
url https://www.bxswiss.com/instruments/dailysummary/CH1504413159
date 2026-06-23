--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab67e2655b9e4994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cf089d05c340b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22bd6f88eace44cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9251f221789447b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a910a0b6f14711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22bd6f88eace44cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d10b3c32dd45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9251f221789447b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>6,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,523</x:t>
-[...318 lines deleted...]
-          <x:t>6,611</x:t>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,401</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>6,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>