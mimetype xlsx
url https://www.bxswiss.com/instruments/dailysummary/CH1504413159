--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cf089d05c340b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee91df443d24f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9251f221789447b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f063646dfb4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d10b3c32dd45ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9251f221789447b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a2d53bfd004c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f063646dfb4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>7,245</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,199</x:t>
-[...112 lines deleted...]
-          <x:t>7,559</x:t>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>