--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee91df443d24f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe383d3cc6e4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11f063646dfb4311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571c34bcb570455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a2d53bfd004c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11f063646dfb4311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8e6691d2f44b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571c34bcb570455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,083</x:t>
-[...313 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,241</x:t>
-[...225 lines deleted...]
-          <x:t>7,311</x:t>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>