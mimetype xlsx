--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe383d3cc6e4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12ef593024447a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571c34bcb570455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc58cc0997b4f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b8e6691d2f44b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571c34bcb570455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb2b9331cae4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc58cc0997b4f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>7,297</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,231</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>7,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,149</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>