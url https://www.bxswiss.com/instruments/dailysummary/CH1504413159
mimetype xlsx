--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12ef593024447a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77c81fee5334b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc58cc0997b4f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bdc44195c84822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cb2b9331cae4d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc58cc0997b4f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49f1d1d96db4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bdc44195c84822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>7,743</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>8,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>