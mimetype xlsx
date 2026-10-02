--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd77c81fee5334b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972bc15fa47a4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bdc44195c84822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21f9e0d3af747b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49f1d1d96db4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bdc44195c84822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51873b4e556f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21f9e0d3af747b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>