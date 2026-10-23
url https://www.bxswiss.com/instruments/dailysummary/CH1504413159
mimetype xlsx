--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972bc15fa47a4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced33dc2ec914dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21f9e0d3af747b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a5775a46d14eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51873b4e556f4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21f9e0d3af747b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ccc7782baa4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a5775a46d14eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>7,903</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,841</x:t>
-[...156 lines deleted...]
-          <x:t>7,575</x:t>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>6,909</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>