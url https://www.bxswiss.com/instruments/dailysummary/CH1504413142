--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657fd87f9b5f4e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c01153cc9f4850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3c3fbbbc364823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001f6a43d6404deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72b12cc76f0474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3c3fbbbc364823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red13fa8da2894d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001f6a43d6404deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>