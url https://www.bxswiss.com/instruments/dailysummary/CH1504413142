--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c01153cc9f4850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee0fecdbd00488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001f6a43d6404deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re639f967e9454fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red13fa8da2894d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001f6a43d6404deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28891051cc294606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re639f967e9454fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,853</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>