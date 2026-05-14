--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee0fecdbd00488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf3a7367a1d4253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re639f967e9454fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bbe9c3a34e4f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28891051cc294606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re639f967e9454fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdfa2987597a4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bbe9c3a34e4f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,541</x:t>
-[...31 lines deleted...]
-          <x:t>5,157</x:t>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,419</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,331</x:t>
-[...188 lines deleted...]
-          <x:t>5,459</x:t>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>