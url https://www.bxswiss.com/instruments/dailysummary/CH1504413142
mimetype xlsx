--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf3a7367a1d4253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a9700f7a4042bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bbe9c3a34e4f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52430af7a85142bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdfa2987597a4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bbe9c3a34e4f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60cacb39112476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52430af7a85142bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,419</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,331</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,269</x:t>
-[...58 lines deleted...]
-          <x:t>5,575</x:t>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>5,147</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>