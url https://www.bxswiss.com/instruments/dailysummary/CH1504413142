--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a9700f7a4042bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df73b4fe2e9413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52430af7a85142bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641cadac58ef427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf60cacb39112476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52430af7a85142bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d469f82d344f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641cadac58ef427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>6,267</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,009</x:t>
-[...168 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>6,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>