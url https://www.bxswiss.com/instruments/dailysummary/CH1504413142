--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df73b4fe2e9413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84985243ec747e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641cadac58ef427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451c1c29ea574b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d469f82d344f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641cadac58ef427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8653aad598f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451c1c29ea574b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>5,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>6,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,203</x:t>
-[...53 lines deleted...]
-          <x:t>6,375</x:t>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>