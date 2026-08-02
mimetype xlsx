--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84985243ec747e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a441df347d4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451c1c29ea574b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91449e2337fa47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8653aad598f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451c1c29ea574b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa4806d04d94fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91449e2337fa47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,439</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,681</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...516 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,289</x:t>
-[...9 lines deleted...]
-          <x:t>6,109</x:t>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>