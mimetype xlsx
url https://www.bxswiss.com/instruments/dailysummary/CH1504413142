--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a441df347d4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9b9462c32940b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91449e2337fa47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5987c37f76dd44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa4806d04d94fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91449e2337fa47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19809ff03354490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5987c37f76dd44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,289</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>5,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,839</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>