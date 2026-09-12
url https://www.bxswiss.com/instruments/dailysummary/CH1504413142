--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9b9462c32940b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56c35757149453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5987c37f76dd44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc052dee5c688496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19809ff03354490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5987c37f76dd44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb2dfc92a754fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc052dee5c688496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,889</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,889</x:t>
-[...65 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,619</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>7,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>