--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56c35757149453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956b4906ffa84354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc052dee5c688496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3671081740a7410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeb2dfc92a754fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc052dee5c688496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e19c9ded76f40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3671081740a7410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>