--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956b4906ffa84354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d57c3be94a74667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3671081740a7410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325b32d63eef44d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e19c9ded76f40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3671081740a7410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f483e9eba494491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325b32d63eef44d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>6,601</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>5,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>