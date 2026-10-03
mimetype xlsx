--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1faae266c6b5431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc6561f9789448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a534f021b34c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radade00d5e80499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9240d0782e6d4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a534f021b34c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6492c44e4941c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radade00d5e80499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>