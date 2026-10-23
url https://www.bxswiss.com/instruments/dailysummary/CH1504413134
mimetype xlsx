--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc6561f9789448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd843d80ab06940a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radade00d5e80499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcdbe8209b6c4d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6492c44e4941c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radade00d5e80499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R097447f6a9af4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcdbe8209b6c4d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,013</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,681</x:t>
-[...65 lines deleted...]
-          <x:t>4,683</x:t>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,737</x:t>
-[...87 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,933</x:t>
-[...252 lines deleted...]
-          <x:t>4,165</x:t>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>