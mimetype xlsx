--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c122a909fd4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b78508396544c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0295884d1b5f4939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ba6e4af59540ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R449afd0aedb84f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0295884d1b5f4939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a0617e38a64f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ba6e4af59540ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>