--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b78508396544c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67474d33b2964295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ba6e4af59540ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae08817c7be4e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a0617e38a64f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ba6e4af59540ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b264ba264c4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae08817c7be4e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,467</x:t>
-[...576 lines deleted...]
-          <x:t>3,241</x:t>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>