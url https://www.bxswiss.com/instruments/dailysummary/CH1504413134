--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67474d33b2964295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9033766752e544db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae08817c7be4e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a40f611e9f407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b264ba264c4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae08817c7be4e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4ff7fade884723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a40f611e9f407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,141</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>4,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,237</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>