--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9033766752e544db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1fe9015dca4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a40f611e9f407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e399a1a9ce04ba3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4ff7fade884723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a40f611e9f407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9910cbe16c044bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e399a1a9ce04ba3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>4,075</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,057</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>4,969</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>3,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>