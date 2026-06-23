--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1fe9015dca4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f249a63ac84845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e399a1a9ce04ba3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12b209e61674b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9910cbe16c044bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e399a1a9ce04ba3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb279494245764d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12b209e61674b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,289</x:t>
-[...31 lines deleted...]
-          <x:t>3,795</x:t>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...462 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,235</x:t>
-[...36 lines deleted...]
-          <x:t>4,969</x:t>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>