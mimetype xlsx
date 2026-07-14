--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f249a63ac84845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae37d923fa4948aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12b209e61674b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec307f703e24126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb279494245764d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12b209e61674b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4284d8b058f74977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec307f703e24126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,235</x:t>
-[...97 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,845</x:t>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,491</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>4,867</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>