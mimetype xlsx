--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae37d923fa4948aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddac79cfeced408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec307f703e24126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7270990e6bc04cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4284d8b058f74977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec307f703e24126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16e763bcfd540c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7270990e6bc04cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,391</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,275</x:t>
-[...490 lines deleted...]
-          <x:t>4,597</x:t>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>