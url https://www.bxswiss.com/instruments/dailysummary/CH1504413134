--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddac79cfeced408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aea78a086146ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7270990e6bc04cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cfde8bd40540e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16e763bcfd540c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7270990e6bc04cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5206565495488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cfde8bd40540e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,679</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,213</x:t>
-[...490 lines deleted...]
-          <x:t>5,321</x:t>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>