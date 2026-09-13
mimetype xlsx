--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aea78a086146ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1faae266c6b5431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cfde8bd40540e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a534f021b34c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5206565495488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cfde8bd40540e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9240d0782e6d4469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a534f021b34c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>