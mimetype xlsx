--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148d24dcab8849de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eccd9bf39304888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14969a9a1254ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c21949a48c47a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ac5a90ed1c411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14969a9a1254ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbe6bedc5874339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c21949a48c47a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>