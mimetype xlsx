--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eccd9bf39304888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9a8b8b46fc4be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c21949a48c47a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eae8eae9c0148fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbe6bedc5874339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c21949a48c47a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b7275a99924951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eae8eae9c0148fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,185</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,593</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>3,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>