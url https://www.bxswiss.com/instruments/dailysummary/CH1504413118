--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa9a8b8b46fc4be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1ced769ab84eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eae8eae9c0148fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce2e15f6db04783"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b7275a99924951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eae8eae9c0148fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd84c556e9b4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce2e15f6db04783" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>4,541</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,259</x:t>
-[...323 lines deleted...]
-          <x:t>4,187</x:t>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>