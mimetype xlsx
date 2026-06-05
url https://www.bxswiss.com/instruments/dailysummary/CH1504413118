--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1ced769ab84eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b3da7f641445c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce2e15f6db04783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685ed6930505446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd84c556e9b4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce2e15f6db04783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7eb9d13c144219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685ed6930505446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,089</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,011</x:t>
-[...102 lines deleted...]
-          <x:t>4,801</x:t>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>4,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>3,885</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>