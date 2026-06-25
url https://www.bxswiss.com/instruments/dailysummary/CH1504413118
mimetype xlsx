--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b3da7f641445c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b5afade7354a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685ed6930505446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2b944992b944efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7eb9d13c144219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685ed6930505446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62e19f17b054e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2b944992b944efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,409</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,109</x:t>
-[...227 lines deleted...]
-          <x:t>4,191</x:t>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...262 lines deleted...]
-          <x:t>4,829</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>