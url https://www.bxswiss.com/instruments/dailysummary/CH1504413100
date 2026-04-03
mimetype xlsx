--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac9bfc1893f14d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2c7ebb47d442ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42beef85f1c64f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef99db1913b4770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a32f9eaa7a94a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42beef85f1c64f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b31608bf3154331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef99db1913b4770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>