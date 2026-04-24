--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd2c7ebb47d442ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94a92c2af14449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef99db1913b4770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48951bdf8cb4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b31608bf3154331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef99db1913b4770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8650ecc871e45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48951bdf8cb4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,041</x:t>
-[...21 lines deleted...]
-          <x:t>6,561</x:t>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,363</x:t>
-[...463 lines deleted...]
-          <x:t>5,785</x:t>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>