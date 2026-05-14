--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94a92c2af14449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61c403d44fb45ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48951bdf8cb4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c05e376ae2e4b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8650ecc871e45f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48951bdf8cb4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a145c6fe8e4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c05e376ae2e4b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>5,865</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,533</x:t>
-[...21 lines deleted...]
-          <x:t>7,033</x:t>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,833</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>6,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,623</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>