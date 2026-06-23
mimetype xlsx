--- v4 (2026-05-14)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61c403d44fb45ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abd93474e634bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c05e376ae2e4b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bfa670e519411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a145c6fe8e4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c05e376ae2e4b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9f46cb82724c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bfa670e519411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>6,807</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,461</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>6,497</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>