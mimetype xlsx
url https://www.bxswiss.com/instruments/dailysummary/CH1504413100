--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abd93474e634bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12581c80895747fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bfa670e519411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb255af7a794be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b9f46cb82724c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bfa670e519411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73a12ebaaf5483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb255af7a794be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,105</x:t>
-[...58 lines deleted...]
-          <x:t>7,385</x:t>
+          <x:t>7,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>7,431</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>7,461</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,481</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>7,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>