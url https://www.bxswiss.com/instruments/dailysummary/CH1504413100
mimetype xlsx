--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12581c80895747fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ad5de16d0845f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb255af7a794be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2442e5ad592e4afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73a12ebaaf5483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb255af7a794be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0479f9c5eb114fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2442e5ad592e4afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,103</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,885</x:t>
-[...75 lines deleted...]
-          <x:t>7,515</x:t>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>7,181</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,881</x:t>
-[...11 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,505</x:t>
-[...225 lines deleted...]
-          <x:t>7,579</x:t>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>