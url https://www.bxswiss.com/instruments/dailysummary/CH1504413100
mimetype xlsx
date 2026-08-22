--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ad5de16d0845f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2641a8fa1a5a4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2442e5ad592e4afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d79248696924306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0479f9c5eb114fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2442e5ad592e4afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c6b4082a1a428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d79248696924306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>