--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2641a8fa1a5a4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b28eb0e216459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d79248696924306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67bc8f117d294b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c6b4082a1a428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d79248696924306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ade20e355d40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67bc8f117d294b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>8,571</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,329</x:t>
-[...409 lines deleted...]
-          <x:t>9,187</x:t>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>