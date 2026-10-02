--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b28eb0e216459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref84e55cfb9c46f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67bc8f117d294b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb813dd93b9545aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ade20e355d40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67bc8f117d294b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd604fc30c084a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb813dd93b9545aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>9,251</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,419</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,863</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>