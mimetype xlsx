--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref84e55cfb9c46f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ada2891d1f49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb813dd93b9545aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ef4027db7c4c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd604fc30c084a79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb813dd93b9545aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03885eb101f5418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ef4027db7c4c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>8,395</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>7,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,723</x:t>
-[...6 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,975</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>7,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>