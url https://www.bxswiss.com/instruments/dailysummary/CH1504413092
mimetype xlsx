--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56d5730696e4862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad5fa2563d24351" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c26a96467074576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1617381d8ae4198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fce551c3d244a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c26a96467074576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0096141f13c34693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1617381d8ae4198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>7,351</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>