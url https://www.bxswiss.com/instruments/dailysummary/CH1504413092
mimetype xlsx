--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad5fa2563d24351" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6b80d02fcb486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1617381d8ae4198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b83685a5f04ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0096141f13c34693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1617381d8ae4198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e49df3df9974e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b83685a5f04ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,105</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,027</x:t>
-[...38 lines deleted...]
-          <x:t>5,351</x:t>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,191</x:t>
-[...16 lines deleted...]
-          <x:t>5,181</x:t>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,059</x:t>
-[...409 lines deleted...]
-          <x:t>4,777</x:t>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>