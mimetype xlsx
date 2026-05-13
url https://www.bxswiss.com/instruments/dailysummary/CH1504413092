--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6b80d02fcb486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2eb6cd377644381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b83685a5f04ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a357163f2374f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e49df3df9974e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b83685a5f04ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5becdb3b36425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a357163f2374f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,697</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>5,777</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>