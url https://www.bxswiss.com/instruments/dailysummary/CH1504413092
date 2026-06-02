--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2eb6cd377644381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a594a7dd3d43b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a357163f2374f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b72b8c906b84220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5becdb3b36425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a357163f2374f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1201a8d9a264ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b72b8c906b84220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,539</x:t>
-[...394 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,763</x:t>
-[...36 lines deleted...]
-          <x:t>5,273</x:t>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>