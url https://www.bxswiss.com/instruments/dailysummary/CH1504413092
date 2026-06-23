--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a594a7dd3d43b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3e6f754f2643b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b72b8c906b84220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd11ff62e5b4d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1201a8d9a264ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b72b8c906b84220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23da33d8d6bc4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd11ff62e5b4d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,817</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,941</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>6,703</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>