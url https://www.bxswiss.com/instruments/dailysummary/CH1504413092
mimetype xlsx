--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3e6f754f2643b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7962d5ac96c843ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd11ff62e5b4d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa0e1261332444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23da33d8d6bc4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd11ff62e5b4d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c94caf9d0948fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa0e1261332444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>6,561</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,303</x:t>
-[...97 lines deleted...]
-          <x:t>6,331</x:t>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>6,701</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,387</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>6,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>