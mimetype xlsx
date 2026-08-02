--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7962d5ac96c843ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a42879c81a4f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa0e1261332444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb806a0a9c84b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c94caf9d0948fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa0e1261332444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdcd574cc484002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb806a0a9c84b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>6,701</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,387</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>6,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,333</x:t>
-[...21 lines deleted...]
-          <x:t>5,797</x:t>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>6,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>