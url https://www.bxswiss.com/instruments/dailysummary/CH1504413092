--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a42879c81a4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12beb235ccf5448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeb806a0a9c84b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c57c3b4d55744bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racdcd574cc484002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeb806a0a9c84b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5e52514b8642cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c57c3b4d55744bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,221</x:t>
-[...166 lines deleted...]
-          <x:t>6,183</x:t>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>6,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,129</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>