--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12beb235ccf5448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d10c66372a4f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c57c3b4d55744bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2e77758df4486"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5e52514b8642cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c57c3b4d55744bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e4874ccede4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2e77758df4486" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,887</x:t>
-[...387 lines deleted...]
-          <x:t>7,905</x:t>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>