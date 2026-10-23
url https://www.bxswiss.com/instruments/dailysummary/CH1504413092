--- v10 (2026-09-11)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d10c66372a4f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97191b3273c442ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c2e77758df4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61edf562c2a4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e4874ccede4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c2e77758df4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb200375a12b47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61edf562c2a4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504413092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...608 lines deleted...]
-          <x:t>6,813</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,881</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>6,673</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>